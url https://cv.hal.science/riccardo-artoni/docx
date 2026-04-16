--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1343,521 +1343,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffusion in inhomogeneous granular shearing flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics and shear-induced alignment in confined granular flows of elongated particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Larcher</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Jenkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">Paulo Ricardo Nunes da Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L032901⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac7d6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783250v1</w:t>
+                <w:t xml:space="preserve">hal-04350154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and shear-induced alignment in confined granular flows of elongated particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-diffusion in inhomogeneous granular shearing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, 11p. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.L032901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac7d6d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L032901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350154v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and numerical modelling of density-driven segregation in an annular shear cell</w:t>
+                <w:t xml:space="preserve">Segregation of sand-rubber chips mixtures subject to vertical tapping under confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Tirapelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea C Santomaso</w:t>
+                <w:t xml:space="preserve">Pravin R. Badarayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdin Ibraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.02.020⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, p.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215666v1</w:t>
+                <w:t xml:space="preserve">hal-03324036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation of sand-rubber chips mixtures subject to vertical tapping under confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation and numerical modelling of density-driven segregation in an annular shear cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Tirapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pravin R. Badarayani</w:t>
+                <w:t xml:space="preserve">Andrea C Santomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 393, p.764-772. </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5), pp.1305-1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324036v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the density sorting of grains using water jigging</w:t>
               </w:r>
@@ -1971,278 +1971,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Diffusion Scalings in Dense Granular Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the Attrition of Recycled Concrete Aggregates during Concrete Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Moreno-Juez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Marcelo Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo M. de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Reikdal da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM01846E⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14113007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185847v1</w:t>
+                <w:t xml:space="preserve">hal-03472488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Attrition of Recycled Concrete Aggregates during Concrete Mixing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Diffusion Scalings in Dense Granular Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo M. de Carvalho</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerson Reikdal da Cunha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James T Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (11), 16 p. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.2596-2602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14113007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM01846E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472488v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of attrition and accelerated carbonation for CO2 sequestration in recycled concrete aggregates</w:t>
               </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Loro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Santomaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2811,468 +2811,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsional shear flow of granular materials: shear localization and minimum energy principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the water and aggregate contents on the concrete mixing evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Moreno Juez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-016-0143-2⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp. 280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679761v1</w:t>
+                <w:t xml:space="preserve">hal-01881974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear localization and wall friction in confined dense granular flows</w:t>
+                <w:t xml:space="preserve">Torsional shear flow of granular materials: shear localization and minimum energy principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 849, pp.395-418. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp. 3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-016-0143-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823393v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of contact location on the crushing strength of aggregates</w:t>
+                <w:t xml:space="preserve">Shear localization and wall friction in confined dense granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Neveu</w:t>
+                <w:t xml:space="preserve">Alberto Soligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Descantes</w:t>
+                <w:t xml:space="preserve">Jean-Marc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 849, pp.395-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881801v1</w:t>
+                <w:t xml:space="preserve">hal-01823393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the water and aggregate contents on the concrete mixing evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of contact location on the crushing strength of aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Moreno Juez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+                <w:t xml:space="preserve">Aurélien Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Descantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.105⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881974v1</w:t>
+                <w:t xml:space="preserve">hal-01881801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to fragmentation of recycled concrete aggregates</w:t>
               </w:r>
@@ -3388,51 +3388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of concrete mixing evolution using image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Moreno Juez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled concrete aggregate attrition during mixing new concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Moreno Juez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete particle simulations and experiments on the collapse of wet granular columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,51 +5281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France. pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5458,51 +5458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-driven density segregation: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Tirapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Santomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6003,64 +6003,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Descantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference ESMC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6443,51 +6443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Larcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Jenkins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fv5r-9dy4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corvec Ga&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115859" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ezzeddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01467-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04046918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Badarayani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Ibraim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063867" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chuan Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Ling Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.084302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenkins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L032901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Nunes da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac7d6d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tirapelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Santomaso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.02.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin R. Badarayani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Jenkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01846E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno-Juez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Marcelo Tavares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M. de Carvalho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Reikdal da Cunha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson S. dos Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S. Hoffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01057-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson Simoes dos Reis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02440-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Loro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santomaso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.08.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0143-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soligo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.407" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Neveu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.09.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno Juez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27FB3QS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sebben Paranhos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0900-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.10.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.04.131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nalesso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Codemo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Franceschinis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Realdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0431-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Cola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826622" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05395342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel- Karim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-430" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.43" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04281935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350139v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199214010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Larcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Jenkins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fv5r-9dy4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corvec Ga&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115859" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ezzeddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01467-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04046918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Badarayani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Ibraim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063867" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chuan Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Ling Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.084302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Nunes da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac7d6d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenkins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L032901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin R. Badarayani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tirapelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Santomaso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.02.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno-Juez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Marcelo Tavares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M. de Carvalho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Reikdal da Cunha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Jenkins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01846E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson S. dos Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S. Hoffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01057-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson Simoes dos Reis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02440-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Loro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santomaso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.08.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno Juez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27FB3QS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0143-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soligo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.407" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.09.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sebben Paranhos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0900-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.10.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.04.131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nalesso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Codemo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Franceschinis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Realdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0431-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Cola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826622" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05395342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel- Karim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-430" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.43" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04281935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350139v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199214010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>