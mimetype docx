--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -4284,278 +4284,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model of crater degradation on Ceres involving ice sublimation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete element modelling of centrifuge experiments on pile jacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+                <w:t xml:space="preserve">A. Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société portugaise de géotechnique, Aug 2024, Lisbonne, Portugal. pp.2262-2265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760168v1</w:t>
+                <w:t xml:space="preserve">hal-05036161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modelling of centrifuge experiments on pile jacking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">A new model of crater degradation on Ceres involving ice sublimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NASA; LPI, Mar 2024, The Woodlands TX, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036161v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 sequestration by recycled concrete aggregates: impact of temperature and water content on carbonation</w:t>
               </w:r>
@@ -5569,347 +5569,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micromécanique de la fracture des matériaux cimentés : analyse tomographique pour la simulation numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Chateau</w:t>
+                <w:t xml:space="preserve">Rhéologie des matériaux granulaires à l’interface avec une paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Thématiques, Techniques d&amp;apos;Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société française de génie des procédés - SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6144 GEPEA, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263589v1</w:t>
+                <w:t xml:space="preserve">hal-04351343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des matériaux granulaires à l’interface avec une paroi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical and experimental study of sand-rubber mixtures subjected to oedometric compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Badarayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdin Ibraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société française de génie des procédés - SFGP 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Glasgow, United Kingdom. pp.14010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20199214010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351343v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical and experimental study of sand-rubber mixtures subjected to oedometric compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pravin Badarayani</w:t>
+                <w:t xml:space="preserve">Étude micromécanique de la fracture des matériaux cimentés : analyse tomographique pour la simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erdin Ibraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Thématiques, Techniques d&amp;apos;Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351265v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear localization and effective wall friction in confined granular flows</w:t>
               </w:r>
@@ -6443,51 +6443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Larcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Jenkins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fv5r-9dy4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corvec Ga&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115859" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ezzeddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01467-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04046918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Badarayani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Ibraim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063867" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chuan Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Ling Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.084302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Nunes da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac7d6d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenkins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L032901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin R. Badarayani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tirapelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Santomaso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.02.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno-Juez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Marcelo Tavares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M. de Carvalho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Reikdal da Cunha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Jenkins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01846E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson S. dos Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S. Hoffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01057-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson Simoes dos Reis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02440-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Loro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santomaso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.08.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno Juez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27FB3QS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0143-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soligo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.407" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.09.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sebben Paranhos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0900-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.10.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.04.131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nalesso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Codemo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Franceschinis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Realdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0431-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Cola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826622" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05395342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel- Karim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-430" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.43" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04281935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350139v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199214010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Larcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Jenkins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fv5r-9dy4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corvec Ga&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115859" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ezzeddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01467-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04046918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Badarayani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Ibraim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063867" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chuan Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Ling Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.084302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Nunes da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac7d6d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenkins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L032901" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin R. Badarayani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tirapelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Santomaso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.02.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno-Juez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Marcelo Tavares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M. de Carvalho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Reikdal da Cunha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Jenkins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01846E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson S. dos Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S. Hoffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01057-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson Simoes dos Reis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02440-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Loro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santomaso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.08.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno Juez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27FB3QS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0143-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soligo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.407" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.09.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sebben Paranhos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0900-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.10.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.04.131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nalesso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Codemo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Franceschinis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Realdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0431-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Cola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826622" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05395342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel- Karim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036161v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-430" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.43" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04281935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350139v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199214010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>