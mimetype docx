--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riccardo Bonalli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am tenured CNRS resercher at Laboratory of Signals and Systems (L2S), Paris-Saclay. Prior to joining L2S, I was Postdoctoral Researcher at the Autonomous Systems Lab (ASL), Department of Aeronautics & Astronautics, Stanford University. I obtained a PhD in Applied Mathematics at Sorbonne Université in collaboration with ONERA-The French Aerospace Lab. I also received a MSc in Mathematical Engineering and a BSc in Physical Engineering both from Politecnico di Milano.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The goal of my research is to devise algorithms for autonomous systems that balance optimality and robustness to select the best available strategy and make decisions under uncertainty in dynamic environments. My research philosophy promotes mathematical investigation into the nature of these problems alongside algorithmic design. By leveraging tools from optimal, geometric and stochastic control, differential geometry, optimization, statistical analysis, and machine learning, the goal is to reveal structure and insights to drive major improvements over existing algorithms and create novel paradigms.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Hulls of Reachable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Early Access, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Parametric Learning of Stochastic Differential Equations with Fast Rates of Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381810v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Descent-Ascent Method for Continuous-Time Risk-Averse Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Average Approximation for Stochastic Programming with Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.3506--3533. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23m1573227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the convex hull of the image of a set with smooth boundary: error bounds and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavone Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--39. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-024-00683-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.105825. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of Interconnected SDE - Scalar PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Theoretical and Numerical Properties of Sequential Convex Programming for Continuous-Time Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (8), pp.4570-4585. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3207865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Averse Trajectory Optimization via Sample Average Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3331889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order Pontryagin Maximum Principle for Risk-Averse Stochastic Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.1881-1909. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1489137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633263v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential convex programming for non-linear stochastic optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.64. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2022060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Optimization for Trajectory Generation: A Tutorial on Generating Dynamically Feasible Trajectories Reliably and Efficiently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Malyuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.40-113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2022.3187542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sensitive safety analysis using Conditional Value-at-Risk*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2021.3131149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sensitive safety analysis using Conditional Value-at-Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3131149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Endo-Atmospheric Launch Vehicle Systems: Geometric and Computational Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2418--2433. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2019.2929099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Pontryagin Extremals with Respect to Delays in Nonlinear Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.1440-1466. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18m119121x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safely Learning Controlled Stochastic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 – Thirty-ninth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of a Multi Input-Delayed SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SSSC, TDS, COSY conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an Interconnected SDE -Parabolic PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Covariance Steering of a Linear Stochastic System with Input Delay and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Characterization of the Convex Hulls of Reachable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and Efficient Sampling-based Algorithm for General Reachability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning for Dynamics and Control Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spectral Submanifolds for Nonlinear Periodic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahlknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shobhit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Schmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9992400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composable Geometric Motion Policies using Multi-Task Pullback Bundle Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined Analysis of Asymptotically-Optimal Kinodynamic Planning in the State-Cost Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kleinbort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Solovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas E. Bekris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.6344-6350, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based Warm-Starting for Fast Sequential Convex Programming and Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somrita Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alfaadhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abdulaziz Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Big Sky, MT, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO47225.2020.9172293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-Constrained Sequential Convex Programming for Robust Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.1871-1878, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GuSTO: Guaranteed Sequential Trajectory Optimization via Sequential Convex Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Cauligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.6741-6747, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization on Manifolds: A Theoretically-Guaranteed Embedded Sequential Convex Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Cauligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics:Science and Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of an Interconnected n + m Hetero-directional Hyperbolic PDE - SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Law-Invariant and Coherent Risk Measures through Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet-Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Method for Risk Averse Control of a PDE-SDE Interconnected System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of magnetic fields on sub-Riemannian contact manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Prandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Singular Arcs in Spacecraft Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Topputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Controlled Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving nonlinear optimal control problems with state and control delays by shooting methods combined with numerical continuation on the delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of aerospace systems with control-state constraints and delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02613786v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riccardo Bonalli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am tenured CNRS resercher at Laboratory of Signals and Systems (L2S), Paris-Saclay. Prior to joining L2S, I was Postdoctoral Researcher at the Autonomous Systems Lab (ASL), Department of Aeronautics & Astronautics, Stanford University. I obtained a PhD in Applied Mathematics at Sorbonne Université in collaboration with ONERA-The French Aerospace Lab. I also received a MSc in Mathematical Engineering and a BSc in Physical Engineering both from Politecnico di Milano.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The goal of my research is to devise algorithms for autonomous systems that balance optimality and robustness to select the best available strategy and make decisions under uncertainty in dynamic environments. My research philosophy promotes mathematical investigation into the nature of these problems alongside algorithmic design. By leveraging tools from optimal, geometric and stochastic control, differential geometry, optimization, statistical analysis, and machine learning, the goal is to reveal structure and insights to drive major improvements over existing algorithms and create novel paradigms.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Hulls of Reachable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Early Access, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Parametric Learning of Stochastic Differential Equations with Fast Rates of Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381810v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Descent-Ascent Method for Continuous-Time Risk-Averse Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Average Approximation for Stochastic Programming with Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.3506--3533. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23m1573227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the convex hull of the image of a set with smooth boundary: error bounds and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavone Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--39. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-024-00683-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.105825. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of Interconnected SDE - Scalar PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Averse Trajectory Optimization via Sample Average Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3331889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Theoretical and Numerical Properties of Sequential Convex Programming for Continuous-Time Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (8), pp.4570-4585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3207865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order Pontryagin Maximum Principle for Risk-Averse Stochastic Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.1881-1909. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1489137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633263v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential convex programming for non-linear stochastic optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.64. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2022060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Optimization for Trajectory Generation: A Tutorial on Generating Dynamically Feasible Trajectories Reliably and Efficiently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Malyuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.40-113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2022.3187542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sensitive safety analysis using Conditional Value-at-Risk*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2021.3131149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sensitive safety analysis using Conditional Value-at-Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3131149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Endo-Atmospheric Launch Vehicle Systems: Geometric and Computational Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2418--2433. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2019.2929099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Pontryagin Extremals with Respect to Delays in Nonlinear Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.1440-1466. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18m119121x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Method for Risk Averse Control of a PDE-SDE Interconnected System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Reykjavic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safely Learning Controlled Stochastic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 – Thirty-ninth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of a Multi Input-Delayed SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SSSC, TDS, COSY conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an Interconnected SDE -Parabolic PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Covariance Steering of a Linear Stochastic System with Input Delay and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Characterization of the Convex Hulls of Reachable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and Efficient Sampling-based Algorithm for General Reachability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning for Dynamics and Control Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spectral Submanifolds for Nonlinear Periodic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahlknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shobhit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Schmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9992400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composable Geometric Motion Policies using Multi-Task Pullback Bundle Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined Analysis of Asymptotically-Optimal Kinodynamic Planning in the State-Cost Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kleinbort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Solovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas E. Bekris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.6344-6350, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based Warm-Starting for Fast Sequential Convex Programming and Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somrita Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alfaadhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abdulaziz Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Big Sky, MT, United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO47225.2020.9172293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-Constrained Sequential Convex Programming for Robust Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.1871-1878, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GuSTO: Guaranteed Sequential Trajectory Optimization via Sequential Convex Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Cauligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.6741-6747, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization on Manifolds: A Theoretically-Guaranteed Embedded Sequential Convex Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Cauligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics:Science and Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of an Interconnected n + m Hetero-directional Hyperbolic PDE - SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Law-Invariant and Coherent Risk Measures through Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet-Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of magnetic fields on sub-Riemannian contact manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Prandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Singular Arcs in Spacecraft Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Topputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Controlled Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving nonlinear optimal control problems with state and control delays by shooting methods combined with numerical continuation on the delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of aerospace systems with control-state constraints and delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02613786v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381810v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23m1573227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Janson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavone Marco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-024-00683-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3207865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3331889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633263v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1489137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Malyuta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Reynolds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szmuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2022.3187542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret P Chapman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insoon Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2021.3131149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03467256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3131149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05384140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948872v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015547v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahlknecht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhit Jain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Schmerling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992400" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bylard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kleinbort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Granados" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Solovey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas E. Bekris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197236" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somrita Banerjee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alfaadhel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulaziz Alomar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172293" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Cauligi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Giordano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Topputo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02613786v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS388" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381810v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23m1573227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Janson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavone Marco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-024-00683-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3331889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3207865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633263v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1489137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Malyuta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Reynolds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szmuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2022.3187542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret P Chapman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insoon Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2021.3131149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03467256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3131149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391404v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05384140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948872v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015547v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahlknecht" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhit Jain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Schmerling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992400" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bylard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kleinbort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Granados" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Solovey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas E. Bekris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197236" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somrita Banerjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alfaadhel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulaziz Alomar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143595" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Cauligi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Giordano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Topputo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02613786v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS388" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>