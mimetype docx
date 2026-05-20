--- v1 (2026-04-27)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riccardo Bonalli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am tenured CNRS resercher at Laboratory of Signals and Systems (L2S), Paris-Saclay. Prior to joining L2S, I was Postdoctoral Researcher at the Autonomous Systems Lab (ASL), Department of Aeronautics & Astronautics, Stanford University. I obtained a PhD in Applied Mathematics at Sorbonne Université in collaboration with ONERA-The French Aerospace Lab. I also received a MSc in Mathematical Engineering and a BSc in Physical Engineering both from Politecnico di Milano.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The goal of my research is to devise algorithms for autonomous systems that balance optimality and robustness to select the best available strategy and make decisions under uncertainty in dynamic environments. My research philosophy promotes mathematical investigation into the nature of these problems alongside algorithmic design. By leveraging tools from optimal, geometric and stochastic control, differential geometry, optimization, statistical analysis, and machine learning, the goal is to reveal structure and insights to drive major improvements over existing algorithms and create novel paradigms.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Hulls of Reachable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Early Access, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Parametric Learning of Stochastic Differential Equations with Fast Rates of Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381810v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Descent-Ascent Method for Continuous-Time Risk-Averse Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Average Approximation for Stochastic Programming with Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.3506--3533. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23m1573227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the convex hull of the image of a set with smooth boundary: error bounds and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavone Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--39. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-024-00683-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.105825. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of Interconnected SDE - Scalar PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Averse Trajectory Optimization via Sample Average Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3331889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Theoretical and Numerical Properties of Sequential Convex Programming for Continuous-Time Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (8), pp.4570-4585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3207865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order Pontryagin Maximum Principle for Risk-Averse Stochastic Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.1881-1909. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1489137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633263v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential convex programming for non-linear stochastic optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.64. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2022060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Optimization for Trajectory Generation: A Tutorial on Generating Dynamically Feasible Trajectories Reliably and Efficiently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Malyuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.40-113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2022.3187542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sensitive safety analysis using Conditional Value-at-Risk*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2021.3131149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sensitive safety analysis using Conditional Value-at-Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3131149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Endo-Atmospheric Launch Vehicle Systems: Geometric and Computational Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2418--2433. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2019.2929099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Pontryagin Extremals with Respect to Delays in Nonlinear Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.1440-1466. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18m119121x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Method for Risk Averse Control of a PDE-SDE Interconnected System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Reykjavic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safely Learning Controlled Stochastic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 – Thirty-ninth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of a Multi Input-Delayed SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SSSC, TDS, COSY conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an Interconnected SDE -Parabolic PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Covariance Steering of a Linear Stochastic System with Input Delay and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Characterization of the Convex Hulls of Reachable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and Efficient Sampling-based Algorithm for General Reachability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning for Dynamics and Control Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spectral Submanifolds for Nonlinear Periodic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahlknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shobhit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Schmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9992400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composable Geometric Motion Policies using Multi-Task Pullback Bundle Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined Analysis of Asymptotically-Optimal Kinodynamic Planning in the State-Cost Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kleinbort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Solovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas E. Bekris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.6344-6350, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based Warm-Starting for Fast Sequential Convex Programming and Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somrita Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alfaadhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abdulaziz Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Big Sky, MT, United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO47225.2020.9172293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-Constrained Sequential Convex Programming for Robust Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.1871-1878, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GuSTO: Guaranteed Sequential Trajectory Optimization via Sequential Convex Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Cauligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.6741-6747, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization on Manifolds: A Theoretically-Guaranteed Embedded Sequential Convex Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Cauligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics:Science and Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of an Interconnected n + m Hetero-directional Hyperbolic PDE - SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Law-Invariant and Coherent Risk Measures through Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet-Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of magnetic fields on sub-Riemannian contact manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Prandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Singular Arcs in Spacecraft Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Topputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Controlled Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving nonlinear optimal control problems with state and control delays by shooting methods combined with numerical continuation on the delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of aerospace systems with control-state constraints and delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02613786v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riccardo Bonalli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am tenured CNRS resercher at Laboratory of Signals and Systems (L2S), Paris-Saclay. Prior to joining L2S, I was Postdoctoral Researcher at the Autonomous Systems Lab (ASL), Department of Aeronautics & Astronautics, Stanford University. I obtained a PhD in Applied Mathematics at Sorbonne Université in collaboration with ONERA-The French Aerospace Lab. I also received a MSc in Mathematical Engineering and a BSc in Physical Engineering both from Politecnico di Milano.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The goal of my research is to devise algorithms for autonomous systems that balance optimality and robustness to select the best available strategy and make decisions under uncertainty in dynamic environments. My research philosophy promotes mathematical investigation into the nature of these problems alongside algorithmic design. By leveraging tools from optimal, geometric and stochastic control, differential geometry, optimization, statistical analysis, and machine learning, the goal is to reveal structure and insights to drive major improvements over existing algorithms and create novel paradigms.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Descent-Ascent Method for Continuous-Time Risk-Averse Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Hulls of Reachable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Early Access, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Parametric Learning of Stochastic Differential Equations with Fast Rates of Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381810v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Average Approximation for Stochastic Programming with Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.3506--3533. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23m1573227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the convex hull of the image of a set with smooth boundary: error bounds and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavone Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--39. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-024-00683-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accessibility and Controllability of Statistical Linearization for Stochastic Control: Algebraic Rank Conditions and their Genericity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Linearization for Robust Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.105825. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of Interconnected SDE - Scalar PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Averse Trajectory Optimization via Sample Average Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3331889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Theoretical and Numerical Properties of Sequential Convex Programming for Continuous-Time Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (8), pp.4570-4585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3207865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order Pontryagin Maximum Principle for Risk-Averse Stochastic Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (3), pp.1881-1909. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1489137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633263v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential convex programming for non-linear stochastic optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.64. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2022060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Optimization for Trajectory Generation: A Tutorial on Generating Dynamically Feasible Trajectories Reliably and Efficiently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Malyuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Szmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.40-113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2022.3187542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sensitive safety analysis using Conditional Value-at-Risk*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2021.3131149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-sensitive safety analysis using Conditional Value-at-Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret P Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insoon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3131149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Endo-Atmospheric Launch Vehicle Systems: Geometric and Computational Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), pp.2418--2433. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tac.2019.2929099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Pontryagin Extremals with Respect to Delays in Nonlinear Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.1440-1466. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18m119121x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gradient Method for Risk Averse Control of a PDE-SDE Interconnected System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Reykjavic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safely Learning Controlled Stochastic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 – Thirty-ninth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of a Multi Input-Delayed SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SSSC, TDS, COSY conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an Interconnected SDE -Parabolic PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Covariance Steering of a Linear Stochastic System with Input Delay and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Characterization of the Convex Hulls of Reachable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spectral Submanifolds for Nonlinear Periodic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mahlknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shobhit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Schmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9992400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and Efficient Sampling-based Algorithm for General Reachability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning for Dynamics and Control Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composable Geometric Motion Policies using Multi-Task Pullback Bundle Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined Analysis of Asymptotically-Optimal Kinodynamic Planning in the State-Cost Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kleinbort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Solovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas E. Bekris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.6344-6350, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based Warm-Starting for Fast Sequential Convex Programming and Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somrita Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alfaadhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abdulaziz Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Aerospace Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Big Sky, MT, United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AERO47225.2020.9172293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-Constrained Sequential Convex Programming for Robust Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.1871-1878, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GuSTO: Guaranteed Sequential Trajectory Optimization via Sequential Convex Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Cauligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.6741-6747, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization on Manifolds: A Theoretically-Guaranteed Embedded Sequential Convex Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bylard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Cauligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics:Science and Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Optimal Control Problems for Delayed Control-Affine Systems with Quadratic Cost by Numerical Continuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dubins Car Problem with Delay and Applications to Aeronautics Motion Planning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th French - German - Italian Conference on Optimization (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Initialization of a Continuation-Based Indirect Method for Optimal Control of Endo-Atmospheric Launch Vehicle Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of an Interconnected n + m Hetero-directional Hyperbolic PDE - SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Law-Invariant and Coherent Risk Measures through Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bonnet-Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of magnetic fields on sub-Riemannian contact manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Prandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Singular Arcs in Spacecraft Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Topputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Controlled Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brogat-Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving nonlinear optimal control problems with state and control delays by shooting methods combined with numerical continuation on the delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of aerospace systems with control-state constraints and delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Sorbonne Université, 2018. English. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SORUS388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02613786v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lew" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381810v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23m1573227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Janson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavone Marco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-024-00683-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3331889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3207865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633263v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1489137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Malyuta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Reynolds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szmuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2022.3187542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret P Chapman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insoon Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2021.3131149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03467256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3131149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391404v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05384140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948872v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015547v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahlknecht" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhit Jain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Schmerling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992400" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bylard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kleinbort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Granados" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Solovey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas E. Bekris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197236" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somrita Banerjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alfaadhel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulaziz Alomar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143595" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Cauligi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Giordano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Topputo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02613786v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS388" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lew" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381810v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23m1573227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Janson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavone Marco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-024-00683-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03737392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leparoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2023020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04013524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3331889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3207865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633263v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1489137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Malyuta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Reynolds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szmuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2022.3187542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret P Chapman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insoon Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2021.3131149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03467256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3131149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626869v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2019.2929099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m119121x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391404v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05384140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brogat-Motte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948872v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015547v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahlknecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobhit Jain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Schmerling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992400" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bylard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kleinbort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Granados" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Solovey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas E. Bekris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197236" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somrita Banerjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alfaadhel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdulaziz Alomar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO47225.2020.9172293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143595" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Cauligi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Maurer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429175v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Giordano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Topputo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02613786v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS388" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>