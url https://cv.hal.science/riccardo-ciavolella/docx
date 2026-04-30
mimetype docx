--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -510,196 +510,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une lecture du monde depuis ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.26095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una questione di scelta? Sulle possibilità storiche e spaziali della libertà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Antropologia Contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1/2024, pp.95-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48272/114654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04752585v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04440477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces pluriels d’une revue d’anthropologie du politique - Introduction</w:t>
               </w:r>
@@ -2103,200 +2103,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Situare la “città futura” africana. Spazialità del potere e dislocazione della politica nei margini urbani in una prospettiva gramsciana (Nouakchott, Mauritania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afriche e Orienti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (2-3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gramsci and the African Città Futura: Urban subaltern politics from the margins of Nouakchott, Mauritania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antipode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (2), pp.314-334. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anti.12268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/anti.12268⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01382579v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01929928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gramsci in antropologia politica. Connessioni sentimentali, monografie integrali e senso comune delle lotte subalterne</w:t>
               </w:r>
@@ -4689,50 +4689,123 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La singolarità. La fine dei viaggi 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Derive e Approdi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nate dalla stessa risata. Saggi e racconti sugli intrecci tra antropologia e letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Derive e Approdi, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Between Anchorage and Collapse: Knots, Traces and Surfaces in a Lacustrian Village in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4745,130 +4818,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Punctum Books. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Liquefaction: Rethinking the Relationship between Land and Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837501v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04837490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le circuit automobile</w:t>
               </w:r>
@@ -5313,165 +5313,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The changing meanings of people’s politics. Gramsci and anthropology from the history of subaltern groups to contemporary subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiting Gramsci’s Laboratory. History, philosophy and politics in the Prison Notebooks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2019, HISTORICAL MATERIALISM BOOK SERIES, 978-90-04-33703-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gramsci, l’antropologia e la “politica del popolo”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egemonia e modernità in Gramsci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869255v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03869264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La globalisation des laits et la fragmentation des luttes. Anthropologie des connexions économiques et des déconnexions politiques entre producteurs de lait européens et africains</w:t>
               </w:r>
@@ -5907,51 +5907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54D8DFF5"/>
+    <w:nsid w:val="AA54FF06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6138,51 +6138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-ciavolella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5672-218X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132795817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sanders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1645" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48272/114654" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.26095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rimoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.7216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2018.820104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anti.12268" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9XWQ68S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18763375-00603008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/africatoday.58.3.3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ciavolella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.6495" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fresia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.114.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/lethnologue-et-le-peuple/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00292887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-ciavolella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5672-218X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132795817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sanders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1645" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.26095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48272/114654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rimoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.7216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2018.820104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anti.12268" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9XWQ68S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18763375-00603008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/africatoday.58.3.3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ciavolella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.6495" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fresia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.114.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/lethnologue-et-le-peuple/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00292887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>