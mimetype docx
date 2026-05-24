--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -432,1921 +432,1921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Una questione di scelta? Sulle possibilità storiche e spaziali della libertà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Antropologia Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1/2024, pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48272/114654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04752585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture du monde depuis ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.26095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des ailleurs désorientés. Quelques divagations sur les traces des Pétaouchnok(s) au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1361c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Annaig Oiry</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo diplomaticus ou homo politicus ? Vertus et limites de la négociation d’une place dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, https://www.lecturesanthropologiques.fr/1102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces pluriels d’une revue d’anthropologie du politique - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Fusachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Pasqualino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Intentions. The Ethnographic Experience: from Expectations to Unexpected Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivio Antropologico Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aam.7216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il fondo Vera e Lia de Martino. Inventario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nostos. Laboratorio di ricerca storica e antropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, décembre 2022, pp.299-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces pluriels d’une revue d’anthropologie du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Fusaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Homo diplomaticus ou homo politicus ? Vertus et limites de la négociation d’une place dans le monde</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Pasqualino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo diplomaticus ou homo politicus ? Vertus et limites de la négociation d’une place dans le monde » (À propos de Terrain no 73, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, https://www.lecturesanthropologiques.fr/1102</w:t>
+              <w:t xml:space="preserve">, 2023, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Il fondo Vera e Lia de Martino. Inventario</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il fondo Vera e Lia De Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nostos. Laboratorio di ricerca storica e antropologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, décembre 2022, pp.299-312</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.299-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les espaces pluriels d’une revue d’anthropologie du politique</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto De Martino tra mondi magici e Resistenza. Dal meteorite alla bomba, dagli antipodi a Cotignola, dall’antropologia alla politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storiografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.125-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsi soggetto politico. Considerazioni sul tradursi del folklore in politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANUAC Rivista della società italiana di antropologia culturale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuovi itinerari biografici, politici e ideologici, dalla religione civile al mondo popolare subalterno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nostos. Laboratorio di ricerca storica e antropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.141-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra subalternità e autonomia. Tracce di Gramsci nel “pensiero africano” e nella ricerca africanista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Gramsci journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.282-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’anthropologie politique. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michela Fusaschi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hazard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wittersheim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5</w:t>
+              <w:t xml:space="preserve">, 2021, Beyond political anthropology, 2, https://revues.mshparisnord.fr/chcp/index.php?id=353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Homo diplomaticus ou homo politicus ? Vertus et limites de la négociation d’une place dans le monde » (À propos de Terrain no 73, 2020)</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux Gramsci de l'anthropologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10</w:t>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il fondo Vera e Lia De Martino</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trama delle fonti, trama della storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nostos. Laboratorio di ricerca storica e antropologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.299-312</w:t>
+              <w:t xml:space="preserve">, 2020, 4, pp.61-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ernesto De Martino tra mondi magici e Resistenza. Dal meteorite alla bomba, dagli antipodi a Cotignola, dall’antropologia alla politica</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oggetti narranti / Romanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Storiografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25, pp.125-142</w:t>
+              <w:t xml:space="preserve">Antropologia museale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Objets déplacés / Objets qui parlent, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Farsi soggetto politico. Considerazioni sul tradursi del folklore in politica</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosa trattiene il margine, finché non sprofonda. La traccia e il nodo in un quartiere precario lacustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracce urbane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfino una dea ha una posizione nel tempo e nello spazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANUAC Rivista della società italiana di antropologia culturale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nuovi itinerari biografici, politici e ideologici, dalla religione civile al mondo popolare subalterno</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci in and beyond resistances. The search for an autonomous political initiative by a marginal group in the Beninese Savannah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nostos. Laboratorio di ricerca storica e antropologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Focaal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (82), pp.49 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fcl.2018.820104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tra subalternità e autonomia. Tracce di Gramsci nel “pensiero africano” e nella ricerca africanista</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situare la “città futura” africana. Spazialità del potere e dislocazione della politica nei margini urbani in una prospettiva gramsciana (Nouakchott, Mauritania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afriche e Orienti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (2-3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci and the African Città Futura: Urban subaltern politics from the margins of Nouakchott, Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antipode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.314-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anti.12268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci in antropologia politica. Connessioni sentimentali, monografie integrali e senso comune delle lotte subalterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gramsci journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.282-295</w:t>
-[...771 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2586,174 +2586,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau prince au-delà des antinomies : lectures de Gramsci dans les mouvements sociaux contemporains</w:t>
+                <w:t xml:space="preserve">Un nouveau prince au-delà des antinomies. Lectures de Gramsci dans les mouvements sociaux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 57 (1), pp.112. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Gramsci, 57, pp.112-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Un nouveau prince au-delà des antinomies. Lectures de Gramsci dans les mouvements sociaux contemporains</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau prince au-delà des antinomies : lectures de Gramsci dans les mouvements sociaux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Gramsci, 57, pp.112-124</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 57 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.057.0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869328v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing the Nation Horizontally and Vertically</w:t>
               </w:r>
@@ -3640,204 +3640,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inspiring Alterpolitics. Anthropology and Social Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focaal — Journal of Global and Historical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonio Gramsci [coord. du dossier du n°57 de : Actuel Marx]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, pp.12-125, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01138514v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03869309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre démocratisation et coups d'État. Hégémonie et subalternité en Mauritanie</w:t>
               </w:r>
@@ -5907,51 +5907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA54FF06"/>
+    <w:nsid w:val="343AFFAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6138,51 +6138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-ciavolella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5672-218X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132795817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sanders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1645" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.26095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48272/114654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rimoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.7216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2018.820104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anti.12268" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9XWQ68S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18763375-00603008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/africatoday.58.3.3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ciavolella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.6495" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fresia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.114.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/lethnologue-et-le-peuple/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00292887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-ciavolella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5672-218X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132795817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sanders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1645" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48272/114654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.26095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rimoldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.7216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2018.820104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anti.12268" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9XWQ68S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18763375-00603008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/africatoday.58.3.3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ciavolella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aam.6495" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fresia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.114.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/lethnologue-et-le-peuple/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00292887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04837404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>