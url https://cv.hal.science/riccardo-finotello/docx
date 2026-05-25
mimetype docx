--- v0 (2026-03-16)
+++ v1 (2026-05-25)
@@ -112,143 +112,164 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">finotello_r_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=mT3o06QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My research interests cover physical and computational problems, the common thread being the relation between applied mathematics and artificial intelligence, from data acquisition to the analysis. At present, I focus on two principal research areas, related to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">computer vision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and data science. The first is the analysis of hyperspectral images (often issued from spectroscopy techniques, such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LIBS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NIR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> imagery) using supervised and unsupervised methods for object detection and (panoptic) segmentation of scenes. In particular, I am interested in geometric deep learning and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">representation learning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for computer vision: I study the properties of hyperspectral images using </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">graph neural networks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and geometry, in order to recover the full extent of the information present in the images.The other is the application of ML and AI to experimental physics. Specifically, I took an interest in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">explainable AI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> methods and the definition of uncertainties in deep learning. I actively work in the development of deep learning techniques capable of characterize each measurement, in order to exploit statistical models in order to reject outliers and to provide a measure of the uncertainty of the prediction. I am also interested in applications of machine and deep learning to the theory of mathematics and physics, such as algebraic geometry and string theory, for their fascinating structures and their ability to provide geometrical insights on the behaviour of neural network architectures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -282,1116 +303,1116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional renormalization group for signal detection and stochastic ergodicity breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Erbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio Wahabou Kpera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lahoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dine Ousmane Samary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (8), pp.083203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-5468/ad5c5c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaboratory comparison for quantitative chlorine analysis in cement pastes with laser induced breakdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Völker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Wilsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor B. Gornushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kratochvilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Porizka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 202, pp.106632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04466642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trustworthiness of laser-induced breakdown spectroscopy predictions via simulation-based synthetic data augmentation and multitask learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 288, pp.01005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202328801005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04351411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep multi-task mining Calabi-Yau four-folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Erbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach.Learn.Sci.Tech.</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.015006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2632-2153/ac37f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperPCA: a powerful tool to extract elemental maps from noisy data obtained in LIBS mapping of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 192, pp.106418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2022.106418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03716823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inception neural network for complete intersection Calabi-Yau 3-folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Erbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), pp.02LT03. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/abda61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04082047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D fermion on the strip with boundary defects as a CFT with excited spin fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pesando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 969, pp.115464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2021.115464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for complete intersection Calabi-Yau manifolds: A methodological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Erbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.126014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of divergences in time-dependent orbifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Arduino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pesando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8010-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The classical solution for the Bosonic string in the presence of three D-branes rotated by arbitrary SO(4) elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Pesando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 941, pp.158-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1401,154 +1422,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse élémentaire et isotopique par ablation laser et spectroscopie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L'HERMITE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gallot-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CETAMA Analyse élémentaire et isotopique en surface/sub-surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04288522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1558,124 +1579,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for complete intersection Calabi-Yau manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Erbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 - The 36th conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, New Orléans, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04082321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1685,134 +1706,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning: Complete Intersection Calabi–Yau Manifolds (Chapter 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Erbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Finotello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning in Pure Mathematics and Theoretical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.151-181, 2023, 978-1-80061-369-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781800613706_0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04187820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1880,51 +1901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41534861"/>
+    <w:nsid w:val="BC1ECB9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2111,51 +2132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-finotello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8472-9004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/finotello_r_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Computer_vision" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Laser-induced_breakdown_spectroscopy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scholarpedia.org/article/Near_infrared_imaging" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paperswithcode.com/task/representation-learning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Graph_neural_network" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Explainable_artificial_intelligence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Erbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Finotello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Wahabou Kpera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lahoche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dine Ousmane Samary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad5c5c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04466642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias V&#246;lker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wilsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor B. Gornushkin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kratochvilova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Porizka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106632" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04351411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'Hermite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328801005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ac37f7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03716823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106418" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04082047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abda61" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pesando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2021.115464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.126014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arduino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8010-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.02.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'HERMITE" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gallot-Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Touchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04082321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800613706_0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-finotello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8472-9004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/finotello_r_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mT3o06QAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Computer_vision" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Laser-induced_breakdown_spectroscopy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scholarpedia.org/article/Near_infrared_imaging" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paperswithcode.com/task/representation-learning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Graph_neural_network" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Explainable_artificial_intelligence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Erbin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Finotello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Wahabou Kpera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lahoche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dine Ousmane Samary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad5c5c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04466642v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias V&#246;lker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wilsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor B. Gornushkin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kratochvilova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Porizka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04351411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'Hermite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328801005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schneider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ac37f7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03716823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2022.106418" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04082047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/abda61" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pesando" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2021.115464" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.126014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arduino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8010-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.02.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'HERMITE" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gallot-Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Touchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04082321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800613706_0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>