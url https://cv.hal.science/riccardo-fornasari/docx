--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -514,234 +514,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Due diligence and risk regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Fornasari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delimiting Systemic Risks in Social Media Governance: Putting the DSA Into Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Legal Form of Climate Litigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Fornasari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Value(s) of Private Law Lecture Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam Centre for Transformative Private Law, University of Amsterdam, Nov 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Commodity Form Theory of Law, Monopoly Capitalism and Transformative Private Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Fornasari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Justice, Private Law and Europe (?) 2004-2044 – Keeping the Hope Alive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam Center for Transformative Private Law, Oct 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433611v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05433607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory corporate sustainability due diligence and its limitations: the persistence of unequal exchange</w:t>
               </w:r>
@@ -1685,174 +1685,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crépuscule des idoles: De la fragmentation du sujet à la fragmentation du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Fornasari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Private Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (Issue 4), pp.785-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54648/erpl2019042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crepuscolo degli idoli. Dalla frammentazione del soggetto alla frammentazione del contratto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Fornasari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">jus civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432023v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04431509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilità dello Stato per atto normativo derivante dalla violazione delle legittime aspettative dell'investitore</w:t>
               </w:r>
@@ -3067,51 +3067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornasari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05392539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Griffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2025.10064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431595v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2019042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maccarrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035347940.00011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornasari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05392539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Griffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2025.10064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431595v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2019042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maccarrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035347940.00011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>