--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -514,234 +514,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Commodity Form Theory of Law, Monopoly Capitalism and Transformative Private Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Fornasari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Justice, Private Law and Europe (?) 2004-2044 – Keeping the Hope Alive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam Center for Transformative Private Law, Oct 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Due diligence and risk regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Fornasari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delimiting Systemic Risks in Social Media Governance: Putting the DSA Into Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Legal Form of Climate Litigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Fornasari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Value(s) of Private Law Lecture Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam Centre for Transformative Private Law, University of Amsterdam, Nov 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433607v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05433611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory corporate sustainability due diligence and its limitations: the persistence of unequal exchange</w:t>
               </w:r>
@@ -3067,51 +3067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornasari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05392539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Griffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2025.10064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431595v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2019042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maccarrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035347940.00011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornasari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05392539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Griffin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2025.10064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431595v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2019042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01915963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maccarrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035347940.00011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>