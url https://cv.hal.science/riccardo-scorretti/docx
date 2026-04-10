--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -719,291 +719,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep neural networks for the efficient simulation of macro-scale hysteresis processes with generic excitation waveforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of the Averaged Induced Electric Field in Learning-Based Human Head Models Exposed to Low-Frequency Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinliang Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Quondam-Antonio</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essam Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giaccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkka Laakso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congsheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105940⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.38739-38752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3268133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315003v1</w:t>
+                <w:t xml:space="preserve">hal-04316209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of the Averaged Induced Electric Field in Learning-Based Human Head Models Exposed to Low-Frequency Magnetic Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinliang Diao</w:t>
+                <w:t xml:space="preserve">Deep neural networks for the efficient simulation of macro-scale hysteresis processes with generic excitation waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Quondam-Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riganti-Fulginei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Laudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essam Rashed</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriele-Maria Lozito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.38739-38752. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.105940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3268133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316209v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reluctance network model of open-loop Hall-effect current sensor for circuit-type simulation software analyses</w:t>
               </w:r>
@@ -1100,352 +1100,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t>
+                <w:t xml:space="preserve">Algorithms to reduce the computational cost of vector Preisach model in view of Finite Element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riganti-Fulginei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Laudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Quandam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 546, pp.168876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512726v1</w:t>
+                <w:t xml:space="preserve">hal-03512755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms to reduce the computational cost of vector Preisach model in view of Finite Element analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simone Quandam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 546, pp.168876. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168876⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512755v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Delaunay</w:t>
+                <w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t>
+              <w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841260v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champs électromagnétiques basses fréquences et le corps humain</w:t>
               </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6369,269 +6369,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t>
+                <w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t>
+              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749010v1</w:t>
+                <w:t xml:space="preserve">hal-04795996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t>
+                <w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaspard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795996v1</w:t>
+                <w:t xml:space="preserve">hal-04749010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d'un modèle d'hystérésis statique dans un simulateur circuit pour l'étude des composants passifs en électronique de puissance</w:t>
               </w:r>
@@ -7308,77 +7308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,168 +7881,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
+                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">BioEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101068v1</w:t>
+                <w:t xml:space="preserve">hal-02123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Hysteresis modelling of FeSi GO in rolling and transverse directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8071,307 +8071,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMM24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New formulations for numerical dosimetry of electromagnetic field at intermediate frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Bouldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123643v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large surface LC-resonant metamaterials: from circuit model to modal theory and efficient numerical methods</w:t>
               </w:r>
@@ -8476,176 +8476,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+                <w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Henrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377586v1</w:t>
+                <w:t xml:space="preserve">hal-02063610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t>
+                <w:t xml:space="preserve">Test of the energy-based vector hysteresis model on a transformer under different supply conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
@@ -8659,215 +8659,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063610v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of the energy-based vector hysteresis model on a transformer under different supply conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063620v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of exposure to low frequency electromagnetic fields of workers in arbitrary posture</w:t>
               </w:r>
@@ -9086,51 +9086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9397,51 +9397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9624,277 +9624,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure of workers to the electromagnetic field of a RF welding machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Seth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">ISEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884149v1</w:t>
+                <w:t xml:space="preserve">hal-01645007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of workers to the electromagnetic field of a RF welding machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Seth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645007v1</w:t>
+                <w:t xml:space="preserve">hal-01884149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs électromagnétiques et enjeux de santé</w:t>
               </w:r>
@@ -9943,524 +9943,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of electroporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mir</w:t>
+                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291379v1</w:t>
+                <w:t xml:space="preserve">hal-01291408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of Electroporation for the Computation of the Electric Field Distribution Inside Biological Tissues during the Application of the Pulse Voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lluis Mir</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst World Congress of Electroporation, WC2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285366v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling of Electroporation for the Computation of the Electric Field Distribution Inside Biological Tissues during the Application of the Pulse Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1rst World Congress of Electroporation, WC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Portorož, Slovenia. pp.211-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-287-817-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644991v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291408v1</w:t>
+                <w:t xml:space="preserve">hal-01644991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t>
               </w:r>
@@ -11894,152 +11894,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical comparison of formulations for the computation of induced ELF fields into the in human body</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of induced fields into the human body by using dual formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 886</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582560v1</w:t>
+                <w:t xml:space="preserve">hal-00582552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Uncertainty Quantification of Eddy Currents in the Human Body by Polynomial Chaos Decomposition</w:t>
               </w:r>
@@ -12127,152 +12127,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of induced fields into the human body by using dual formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical comparison of formulations for the computation of induced ELF fields into the in human body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 628</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582552v1</w:t>
+                <w:t xml:space="preserve">hal-00582560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition for computing extremely low frequency induced current in the human body</w:t>
               </w:r>
@@ -12382,834 +12382,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of current density post-processing for human body exposure to magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du séquençage massif à l'étude de la diversité et du fonctionnement des communautés bactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELF EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Sarajevo, Japan. pp.PS-10</w:t>
+              <w:t xml:space="preserve">ÉVOLUTION ET BIODIVERSITÉ MICROBIENNE IMPACT DU SÉQUENÇAGE DE NOUVELLE GÉNÉRATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414273v1</w:t>
+                <w:t xml:space="preserve">hal-00440051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du séquençage massif à l'étude de la diversité et du fonctionnement des communautés bactériennes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ÉVOLUTION ET BIODIVERSITÉ MICROBIENNE IMPACT DU SÉQUENÇAGE DE NOUVELLE GÉNÉRATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">EHE'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440051v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Impact of current density post-processing for human body exposure to magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">ELF EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Sarajevo, Japan. pp.PS-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435199v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimétrie numérique et réduction de l'exposition humaine aux champs électromagnétiques BF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès National de Radioprotection SFRP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399734v1</w:t>
+                <w:t xml:space="preserve">hal-00435205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARATIVE ANALYSIS OF MICROARRAY, RISA AND SEQUENCING APPROACHES FOR MICROBIAL COMMUNITY ANALYSES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
+                <w:t xml:space="preserve">Benchmarks for computing induced currents in the human body by ELF electric and magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">ELF EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Sarajevo, Bosnia and Herzegovina. pp.PS-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399230v1</w:t>
+                <w:t xml:space="preserve">hal-00414270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
+                <w:t xml:space="preserve">COMPARATIVE ANALYSIS OF MICROARRAY, RISA AND SEQUENCING APPROACHES FOR MICROBIAL COMMUNITY ANALYSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435205v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for computing induced currents in the human body by ELF electric and magnetic fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
+                <w:t xml:space="preserve">Dosimétrie numérique et réduction de l'exposition humaine aux champs électromagnétiques BF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELF EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Sarajevo, Bosnia and Herzegovina. pp.PS-9</w:t>
+              <w:t xml:space="preserve">7ème Congrès National de Radioprotection SFRP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414270v1</w:t>
+                <w:t xml:space="preserve">hal-00399734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations for Numerical Dosimetry of Currents Induced in the Human Body by ELF Magnetic Fields</w:t>
               </w:r>
@@ -13355,51 +13355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13882,51 +13882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14322,64 +14322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Microbial Ecology (ISME 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Caims, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14921,230 +14921,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Jiles-Atherton model parameters using Particle Swarm Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Marion</w:t>
+                <w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.1003</w:t>
+              <w:t xml:space="preserve">Soft magnetic materials conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179710v1</w:t>
+                <w:t xml:space="preserve">hal-01381407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Identification of Jiles-Atherton model parameters using Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft magnetic materials conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Compumag 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381407v1</w:t>
+                <w:t xml:space="preserve">hal-00179710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de courants induits dans le corps humain par superposition de maillages</w:t>
               </w:r>
@@ -15607,64 +15607,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15760,51 +15760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure de courants dans les conducteurs d’un câble gainé d’un réseau polyphasé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Bourkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15878,51 +15878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for measuring currents in the conductors of a sheathed cable of a polyphase network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Bourkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16313,51 +16313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22D251FF"/>
+    <w:nsid w:val="27E15023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16544,51 +16544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-scorretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9363-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079710255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Cardelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinliang Diao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam A Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congsheng Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3514710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedja-Iacona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quondam-Antonio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riganti-Fulginei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Laudani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele-Maria Lozito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Rashed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quandam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136526" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j4040059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01853636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Mhamdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mhamdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zilberti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriano Bottauscio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chiampi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reboulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114363" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Carlo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deleana Pozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pierimarchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonfrillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaignaire Roman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2171925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Hoang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012771" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jeanvoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Menard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.07.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R78V1HCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.679-701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XH5MDNPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Butrylo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410510721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Takahashi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410553481" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/398E03B816E5FD878D72C61FF48581DE0832B357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640310474868" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBC9543883F893AA98B8ADCC98E379941C4C606A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796486v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Benedetto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Jomaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Bouldi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMF-MED.2018.8526079" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132167v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zilberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975853v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Drissaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Drissaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissaoui F. Musy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582560v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582557v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gaignaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515555v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481843" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414273v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440051v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399734v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399230v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399461v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ikuyo Nabeta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374708" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1633014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140131v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-scorretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9363-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079710255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Cardelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinliang Diao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam A Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congsheng Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3514710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedja-Iacona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Rashed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quondam-Antonio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riganti-Fulginei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Laudani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele-Maria Lozito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105940" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quandam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168876" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136526" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j4040059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01853636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Mhamdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mhamdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zilberti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriano Bottauscio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chiampi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reboulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114363" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Carlo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deleana Pozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pierimarchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonfrillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaignaire Roman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2171925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Hoang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012771" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jeanvoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Menard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.07.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R78V1HCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.679-701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XH5MDNPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Butrylo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410510721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Takahashi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410553481" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/398E03B816E5FD878D72C61FF48581DE0832B357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640310474868" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBC9543883F893AA98B8ADCC98E379941C4C606A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796486v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189472v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Benedetto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Jomaa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Bouldi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMF-MED.2018.8526079" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132167v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zilberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975853v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Drissaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Drissaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissaoui F. Musy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582557v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gaignaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515555v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481843" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414270v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399461v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ikuyo Nabeta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374708" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1633014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140131v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>