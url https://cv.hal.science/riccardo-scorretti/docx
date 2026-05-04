--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -719,291 +719,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of the Averaged Induced Electric Field in Learning-Based Human Head Models Exposed to Low-Frequency Magnetic Fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep neural networks for the efficient simulation of macro-scale hysteresis processes with generic excitation waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essam Rashed</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simone Quondam-Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riganti-Fulginei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Laudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele-Maria Lozito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3268133⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.105940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316209v1</w:t>
+                <w:t xml:space="preserve">hal-04315003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep neural networks for the efficient simulation of macro-scale hysteresis processes with generic excitation waveforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonino Laudani</w:t>
+                <w:t xml:space="preserve">Intercomparison of the Averaged Induced Electric Field in Learning-Based Human Head Models Exposed to Low-Frequency Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinliang Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele-Maria Lozito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essam Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giaccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkka Laakso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congsheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 121, pp.105940. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.38739-38752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3268133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315003v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reluctance network model of open-loop Hall-effect current sensor for circuit-type simulation software analyses</w:t>
               </w:r>
@@ -1100,352 +1100,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms to reduce the computational cost of vector Preisach model in view of Finite Element analysis</w:t>
+                <w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simone Quandam</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 546, pp.168876. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168876⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512755v1</w:t>
+                <w:t xml:space="preserve">hal-03512726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms to reduce the computational cost of vector Preisach model in view of Finite Element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riganti-Fulginei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Laudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Quandam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 546, pp.168876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841260v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t>
+              <w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512726v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champs électromagnétiques basses fréquences et le corps humain</w:t>
               </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6369,269 +6369,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t>
+                <w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaspard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795996v1</w:t>
+                <w:t xml:space="preserve">hal-04749010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t>
+                <w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t>
+              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749010v1</w:t>
+                <w:t xml:space="preserve">hal-04795996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d'un modèle d'hystérésis statique dans un simulateur circuit pour l'étude des composants passifs en électronique de puissance</w:t>
               </w:r>
@@ -7308,77 +7308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7760,289 +7760,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of floating potentials in electrokinetic problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Collin</w:t>
+                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189453v1</w:t>
+                <w:t xml:space="preserve">hal-02101068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of floating potentials in electrokinetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Corridore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123643v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Hysteresis modelling of FeSi GO in rolling and transverse directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8071,307 +8071,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMM24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New formulations for numerical dosimetry of electromagnetic field at intermediate frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Bouldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">BioEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101068v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large surface LC-resonant metamaterials: from circuit model to modal theory and efficient numerical methods</w:t>
               </w:r>
@@ -8754,51 +8754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9086,51 +9086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9397,51 +9397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9630,51 +9630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of workers to the electromagnetic field of a RF welding machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9781,77 +9781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Seth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
@@ -9943,524 +9943,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modeling of electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291408v1</w:t>
+                <w:t xml:space="preserve">hal-01291379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of electroporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Modeling of Electroporation for the Computation of the Electric Field Distribution Inside Biological Tissues during the Application of the Pulse Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1rst World Congress of Electroporation, WC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Portorož, Slovenia. pp.211-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-287-817-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291379v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of Electroporation for the Computation of the Electric Field Distribution Inside Biological Tissues during the Application of the Pulse Voltage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clair Poignard</w:t>
+                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst World Congress of Electroporation, WC2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-287-817-5_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285366v1</w:t>
+                <w:t xml:space="preserve">hal-01644991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644991v1</w:t>
+                <w:t xml:space="preserve">hal-01291408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t>
               </w:r>
@@ -11773,273 +11773,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a new hysteresis model in the Finite Elements method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical comparison of formulations for the computation of induced ELF fields into the in human body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 334</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582555v1</w:t>
+                <w:t xml:space="preserve">hal-00582560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of induced fields into the human body by using dual formulations</w:t>
+                <w:t xml:space="preserve">Integration of a new hysteresis model in the Finite Elements method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 628</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582552v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Uncertainty Quantification of Eddy Currents in the Human Body by Polynomial Chaos Decomposition</w:t>
               </w:r>
@@ -12127,152 +12127,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical comparison of formulations for the computation of induced ELF fields into the in human body</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of induced fields into the human body by using dual formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 886</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582560v1</w:t>
+                <w:t xml:space="preserve">hal-00582552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition for computing extremely low frequency induced current in the human body</w:t>
               </w:r>
@@ -12382,834 +12382,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du séquençage massif à l'étude de la diversité et du fonctionnement des communautés bactériennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimétrie numérique et réduction de l'exposition humaine aux champs électromagnétiques BF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ÉVOLUTION ET BIODIVERSITÉ MICROBIENNE IMPACT DU SÉQUENÇAGE DE NOUVELLE GÉNÉRATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès National de Radioprotection SFRP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440051v1</w:t>
+                <w:t xml:space="preserve">hal-00399734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport du séquençage massif à l'étude de la diversité et du fonctionnement des communautés bactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">ÉVOLUTION ET BIODIVERSITÉ MICROBIENNE IMPACT DU SÉQUENÇAGE DE NOUVELLE GÉNÉRATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435199v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of current density post-processing for human body exposure to magnetic field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
+                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELF EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Sarajevo, Japan. pp.PS-10</w:t>
+              <w:t xml:space="preserve">EHE'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414273v1</w:t>
+                <w:t xml:space="preserve">hal-00435199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Impact of current density post-processing for human body exposure to magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">ELF EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Sarajevo, Japan. pp.PS-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435205v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for computing induced currents in the human body by ELF electric and magnetic fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
+                <w:t xml:space="preserve">COMPARATIVE ANALYSIS OF MICROARRAY, RISA AND SEQUENCING APPROACHES FOR MICROBIAL COMMUNITY ANALYSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELF EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Sarajevo, Bosnia and Herzegovina. pp.PS-9</w:t>
+              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414270v1</w:t>
+                <w:t xml:space="preserve">hal-00399230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARATIVE ANALYSIS OF MICROARRAY, RISA AND SEQUENCING APPROACHES FOR MICROBIAL COMMUNITY ANALYSES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
+                <w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399230v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimétrie numérique et réduction de l'exposition humaine aux champs électromagnétiques BF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarks for computing induced currents in the human body by ELF electric and magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès National de Radioprotection SFRP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">ELF EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Sarajevo, Bosnia and Herzegovina. pp.PS-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399734v1</w:t>
+                <w:t xml:space="preserve">hal-00414270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations for Numerical Dosimetry of Currents Induced in the Human Body by ELF Magnetic Fields</w:t>
               </w:r>
@@ -13355,51 +13355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13647,217 +13647,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimétrie numérique en champs magnétique et/ou électrique basses fréquences</w:t>
+                <w:t xml:space="preserve">Induced phenomena into the human body by E and B fields generated by a three-phase power line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effets biologiques et sanitaires des rayonnements non ionisants (Société française de radioprotection)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, La Tronche, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Biological Effects of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Palerme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399461v1</w:t>
+                <w:t xml:space="preserve">hal-00399446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced phenomena into the human body by E and B fields generated by a three-phase power line.</w:t>
+                <w:t xml:space="preserve">Dosimétrie numérique en champs magnétique et/ou électrique basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Biological Effects of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Palerme, France</w:t>
+              <w:t xml:space="preserve">Effets biologiques et sanitaires des rayonnements non ionisants (Société française de radioprotection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, La Tronche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399446v1</w:t>
+                <w:t xml:space="preserve">hal-00399461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction entre champ électrique et cellules biologiques</w:t>
               </w:r>
@@ -13882,51 +13882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14322,64 +14322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Microbial Ecology (ISME 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Caims, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15607,64 +15607,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15760,51 +15760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure de courants dans les conducteurs d’un câble gainé d’un réseau polyphasé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Bourkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15878,51 +15878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for measuring currents in the conductors of a sheathed cable of a polyphase network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Bourkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16313,51 +16313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27E15023"/>
+    <w:nsid w:val="FF82369D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16544,51 +16544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-scorretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9363-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079710255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Cardelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinliang Diao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam A Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congsheng Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3514710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedja-Iacona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Rashed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quondam-Antonio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riganti-Fulginei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Laudani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele-Maria Lozito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105940" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quandam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168876" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136526" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j4040059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01853636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Mhamdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mhamdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zilberti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriano Bottauscio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chiampi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reboulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114363" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Carlo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deleana Pozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pierimarchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonfrillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaignaire Roman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2171925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Hoang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012771" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jeanvoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Menard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.07.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R78V1HCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.679-701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XH5MDNPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Butrylo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410510721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Takahashi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410553481" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/398E03B816E5FD878D72C61FF48581DE0832B357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640310474868" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBC9543883F893AA98B8ADCC98E379941C4C606A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796486v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189472v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Benedetto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Jomaa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Bouldi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMF-MED.2018.8526079" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132167v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zilberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975853v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Drissaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Drissaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissaoui F. Musy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582557v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gaignaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515555v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481843" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414270v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399461v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ikuyo Nabeta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374708" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1633014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140131v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-scorretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9363-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079710255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Cardelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinliang Diao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam A Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congsheng Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3514710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedja-Iacona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quondam-Antonio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riganti-Fulginei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Laudani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele-Maria Lozito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Rashed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quandam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136526" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j4040059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01853636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Mhamdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mhamdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zilberti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriano Bottauscio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chiampi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reboulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114363" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Carlo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deleana Pozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pierimarchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonfrillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaignaire Roman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2171925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Hoang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012771" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jeanvoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Menard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.07.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R78V1HCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.679-701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XH5MDNPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Butrylo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410510721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Takahashi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410553481" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/398E03B816E5FD878D72C61FF48581DE0832B357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640310474868" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBC9543883F893AA98B8ADCC98E379941C4C606A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796486v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Benedetto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Jomaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Bouldi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMF-MED.2018.8526079" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132167v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zilberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975853v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Drissaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Drissaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissaoui F. Musy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582557v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gaignaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515555v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481843" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399734v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414273v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399230v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ikuyo Nabeta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374708" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1633014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140131v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>