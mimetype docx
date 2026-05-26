--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,16258 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16206 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riccardo Scorretti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">riccardo-scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9363-4069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079710255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?view_op=list_works&hl=fr&user=9464qsMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3639644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current losses model and physical parameters evaluation for ferrite magnetic cores in frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermanno Cardelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 594, pp.171905. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the conductivity variations on computed electric field induced in learning-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinliang Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam A Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Laakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3514710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed electromagnetic fields used in regenerative medicine: An in vitro study of the skin wound healing proliferative phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedja-Iacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Franqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (6), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bem.22508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep neural networks for the efficient simulation of macro-scale hysteresis processes with generic excitation waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Quondam-Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Riganti-Fulginei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Laudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele-Maria Lozito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121, pp.105940. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.105940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of the Averaged Induced Electric Field in Learning-Based Human Head Models Exposed to Low-Frequency Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinliang Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Laakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.38739-38752. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3268133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical formula to identify the parameters of the energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 548, pp.168748. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms to reduce the computational cost of vector Preisach model in view of Finite Element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Riganti-Fulginei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Laudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Quandam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 546, pp.168876. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on root-finding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.170109. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance network model of open-loop Hall-effect current sensor for circuit-type simulation software analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Grihe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2022.3169920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champs électromagnétiques basses fréquences et le corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La santé au travail, 19, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Numerical Artifacts Using Tetrahedral Meshes in Low Frequency Numerical Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Conchin Gubernati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (13), pp.6526. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12136526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3065554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of External Electric Circuits with Computational Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.865-880. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/j4040059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Surface LC-resonant Metamaterials: from Circuit Model to Modal Theory and Efficient Numerical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.6701504. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of floating potentials in electrokinetic problems using an asymptotic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Corridore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2951942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Hysteresis Model for Soft Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1595-1613. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2018-0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Exposure to Low Frequency Electromagnetic Fields of Workers in Arbitrary Posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Conchin Gubernati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modeling of tissue electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis M. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.98 - 110. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2017.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs et champs électromagnétiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01853636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using injection molding and reversible bonding for easy fabrication of magnetic cell trapping and sorting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Hériveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 427, pp.306-313. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent extension of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Messal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2481090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a static magnetic field on Escherichia coli adhesion and orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (11), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjm-2015-0839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tissue Parameters on Skin Heating Due to Millimeter EM Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zilberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriano Bottauscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chiampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RisaAligner software for aligning fluorescence data between Agilent 2100 Bioanalyzer chips: Application to soil microbial community analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (6), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/000114363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Steady-State Electrical Current Modeling for the Electropermeabilization of Biological Tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leguèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis M. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.7402104. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2351836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved AC current measurement approach in multiphase cable using proper orthogonal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Bourkeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (2), 9065667 (5 p.). </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonionizing Radiation as a Noninvasive Strategy in Regenerative Medicine: The Effect of Ca2+-ICR on Mouse Skeletal Muscle Cell Growth and Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia de Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleana Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Pierimarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Zonfrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (12-22), pp.2248-2258. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Induced Fields Into the Human Body by Dual Finite Element Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.783-786. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic uncertainty quantification of the eddy current in human body by using polynomial chaos decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaignaire Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.451 - 454. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2171925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laforet-Ast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian journal of biomedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (supplemento 1), pp.61-68. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4322/rbeb.2012.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition for Computing Extremely Low Frequency Induced Current in the Human Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.886 - 889. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2076273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of currents induced in the human body by ELF magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), pp.1425-1434. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641011078490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Dosimetry of Induced Phenomena in the Human Body by a Three-Phase Power Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ha Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1666-1669. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech auditory brainstem response (speech ABR) characteristics depending on recording conditions, and hearing status An experimental parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrick Akhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (2), pp.196-205. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2008.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Jiles–Atherton Model Parameters Using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.894-897. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.914867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 320 (20), pp.Pages e992-e996. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.04.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced currents into the human body by cooking induction systems: The new european standard EN 50366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1-4), pp.413-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperative effect of load and disorder in thermally activated rupture of a two-dimensional random fuse network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.P06020. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/06/P06020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00083379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of induced current into the human body by low-frequency magnetic field from experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (5), pp.1992-1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions entre les champs électromagnétiques et les tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (5-6), pp.679-701. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.679-701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the induced current density into the human body due to relative LF magnetic field generated by realistic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (2 Part 2), pp.643-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of parallel solvers for the finite element method in computational electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boguslaw Butrylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), pp.531-546. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640410510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal characterization of LF magnetic field using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (4), pp.1053-1061. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640410553481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fields and human body: a new challenge for the electromagnetic field computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.457-469. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640310474868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (3), pp.320. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00156844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal activation of rupture and slow crack growth in a model of homogenous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model in LTspice for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Energy based Hysteresis Model with Harmonic Balance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time numerical dosimetry of low-frequency electromagnetic fields by using multipoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection method to compute a source vector potential for ELF magnetic field dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un modèle d'hystérésis statique dans un simulateur circuit pour l'étude des composants passifs en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP - ENSEEIHT, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of low frequency electromagnetic fields by using reduced models of the source of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Magnetism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency numerical dosimetry of electric field by using multipolar sources defined on an arbitrary surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Derenty-Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Line Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2023 - 24th International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductor modelling in circuit-type softwares (SPICE) including Energy-based hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, CANCUN, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture-free numerical dosimetry by space mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Conchin Gubernati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd URSI AT-AP-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of numerical artifacts using tetrahedral meshes in low frequency numerical dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Conchin Gubernati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture-free exposure calculation with realistic phantom models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Conchin Gubernati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic based hysteresis model implementation in LTspice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Davister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of magnetic vector potential on large phantoms for low frequency magnetic field numerical dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Hysteresis modelling of FeSi GO in rolling and transverse directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Lekdim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for numerical dosimetry of electromagnetic field at intermediate frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Bouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frénéa-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of floating potentials in electrokinetic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Corridore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large surface LC-resonant metamaterials: from circuit model to modal theory and efficient numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of the energy-based vector hysteresis model on a transformer under different supply conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frénéa-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Electroporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of exposure to low frequency electromagnetic fields of workers in arbitrary posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Conchin Gubernati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freschi Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giaccone Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for posturing computational phantoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EMF-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EMF-MED.2018.8526079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Solutions for Temperature Dependent Hysteresis Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IGTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paramètres d'un modèle d'hystérésis statique peuvent-ils renseigner sur la microstructure d'un matériau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roberta Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoFluidics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche alternative à l'homogénéisation pour la modélisation des empilements de tôles–le cas harmonique linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of workers to the electromagnetic field of a RF welding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frénéa-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs électromagnétiques et enjeux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Electroporation for the Computation of the Electric Field Distribution Inside Biological Tissues during the Application of the Pulse Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Silve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst World Congress of Electroporation, WC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Portorož, Slovenia. pp.211-214, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-287-817-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marchalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Hériveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frénéa-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoBioTech-Montreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Poignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of static hysteresis taking into account temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tissue parameters on skin heating due to millimeter EM waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Zilberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriano Bottauscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chiampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CEFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD ( 365 / PE3: 12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear steady-state electrical current modeling for the electropermeabilization of biological tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leguèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis M. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CEFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the mesh quality of computational phantoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of computational phantoms by using a surface subdivision method: effect on the computational results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOEM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost power and flow rates measurements in manufacturing plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.09001, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metrology/201309001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation in the computation of induced currents of human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 3rd International Colloquium on Low Frequency Electric and Magnetic Fields (EMF-ELF-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation in the Computation of Induced Current of Human Body in the Case of Low frequency Magnetic Field Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuqi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques pour la mesure de courant dans un système polyphasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Bourkeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de l'incertitude sur la géométrie en dosimétrie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Drissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de l'incertitude en dosimétrie numérique: comment réduire les coûts de calcul ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Drissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissaoui F. Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.ND</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical comparison of formulations for the computation of induced ELF fields into the in human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of induced fields into the human body by using dual formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Uncertainty Quantification of Eddy Currents in the Human Body by Polynomial Chaos Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gaignaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new hysteresis model in the Finite Elements method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition for computing extremely low frequency induced current in the human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CEFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, IL, United States. pp.Article number 5481843, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2010.5481843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimétrie numérique et réduction de l'exposition humaine aux champs électromagnétiques BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès National de Radioprotection SFRP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVE ANALYSIS OF MICROARRAY, RISA AND SEQUENCING APPROACHES FOR MICROBIAL COMMUNITY ANALYSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks for computing induced currents in the human body by ELF electric and magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELF EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sarajevo, Bosnia and Herzegovina. pp.PS-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du séquençage massif à l'étude de la diversité et du fonctionnement des communautés bactériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION ET BIODIVERSITÉ MICROBIENNE IMPACT DU SÉQUENÇAGE DE NOUVELLE GÉNÉRATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of current density post-processing for human body exposure to magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELF EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sarajevo, Japan. pp.PS-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frénéa-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROBIAL CANNIBALISM IN EXTREME STARVED ENVIRONMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations for Numerical Dosimetry of Currents Induced in the Human Body by ELF Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. p74 (431-432)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations for numerical dosimetry of currents induced in the human body by ELF magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krylov-based algebraic multigrid for edge elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Napov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Notay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced phenomena into the human body by E and B fields generated by a three-phase power line.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ha Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Biological Effects of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Palerme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimétrie numérique en champs magnétique et/ou électrique basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets biologiques et sanitaires des rayonnements non ionisants (Société française de radioprotection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Tronche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Dosimetry of Induced Currents into the Human Body by a Three-phase Power Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ha Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CEFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athène, Greece. pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'interaction entre champ électrique et cellules biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frénéa-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes éléments finis pour la prise en compte de détails. Exemple simple sur un problème de conduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krylov-based algebraic multigrid for electro-quasistatic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Ikuyo Nabeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CEFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athène, Greece. pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAGENOMIC: INSIGHTS ON EXTREME METABOLISM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Microbial Ecology (ISME 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Caims, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element dosimetry of power frequency induced currents into the human body by using quasi-static zooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ha Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHE'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Wroclaw, Poland. p8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition humaine aux champs électromagnétiques : densimétrie numérique en basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès National de Radioprotection SFRP2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced currents into the human body by elf power systems: sensitivity to tissues properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ha Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of the European BioElectromagnetics Association (EBEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced current into the human body by power frequency electric and magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ha Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. PB5-13 - p551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-L-C model of an Inverter DC bus for diagnosis purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.850 - 853, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft magnetic materials conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Jiles-Atherton model parameters using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de courants induits dans le corps humain par superposition de maillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ha Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element dosimetry for human body exposed to low frequency magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHE'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Madeira, Portugal. pp.2.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animated post-processing of electromagnetic results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Burais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CEFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Miami, FL, United States. pp.224, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC-06.2006.1633014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure time, critical behaviour and activation processes in crack formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deschanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux density waveform control based on Newton-Rhapson method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure de courants dans les conducteurs d’un câble gainé d’un réseau polyphasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Bourkeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2982672 - 2013-05-17 (BOPI 2013-20). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring currents in the conductors of a sheathed cable of a polyphase network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Bourkeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2013068360 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche alternative à l'homogénéisation pour la modélisation des empilements de tôles – le cas harmonique linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Ampère; Laboratoire Laplace ; Université de Liège. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516189v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation numérique et expérimentale du champ magnétique B.F. généré par des systèmes électrotechniques en vue de la modélisation des courants induits dans le corps humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale de Lyon, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00140131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16313,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF82369D"/>
+    <w:nsid w:val="0E4C4AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16544,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-scorretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9363-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079710255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Cardelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinliang Diao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam A Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congsheng Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3514710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedja-Iacona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quondam-Antonio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riganti-Fulginei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Laudani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele-Maria Lozito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Rashed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quandam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136526" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j4040059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01853636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mhamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Mhamdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mhamdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zilberti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriano Bottauscio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chiampi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reboulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114363" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Carlo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deleana Pozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pierimarchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonfrillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaignaire Roman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2171925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Hoang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012771" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jeanvoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Menard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.07.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R78V1HCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.679-701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XH5MDNPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Butrylo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410510721" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Takahashi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410553481" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/398E03B816E5FD878D72C61FF48581DE0832B357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640310474868" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBC9543883F893AA98B8ADCC98E379941C4C606A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796486v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859272v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Benedetto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Jomaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Bouldi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMF-MED.2018.8526079" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132167v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zilberti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975853v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Drissaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Drissaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissaoui F. Musy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582557v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gaignaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515555v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481843" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399734v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414273v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399230v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412347v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ikuyo Nabeta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374708" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1633014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140131v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riccardo-scorretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9363-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079710255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?view_op=list_works&amp;hl=fr&amp;user=9464qsMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bertolini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3639644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Cardelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171905" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinliang Diao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam A Rashed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giaccone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congsheng Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3514710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedja-Iacona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quondam-Antonio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riganti-Fulginei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Laudani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele-Maria Lozito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.105940" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Rashed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168748" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Quandam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168876" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delaunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Grihe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3169920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conchin Gubernati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Freschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136526" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tavernier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaspard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3065554" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j4040059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Corridore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951942" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seppecher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949391" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.08.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01853636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hilal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2481090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mhamdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Mhamdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mhamdi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0839" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zilberti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriano Bottauscio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chiampi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reboulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114363" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Carlo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ledda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deleana Pozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pierimarchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonfrillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaignaire Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2171925" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ha Hoang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012771" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jeanvoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Menard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.07.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R78V1HCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00083379v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guarino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.679-701" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XH5MDNPX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Butrylo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410510721" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Takahashi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410553481" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/398E03B816E5FD878D72C61FF48581DE0832B357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140339v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640310474868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBC9543883F893AA98B8ADCC98E379941C4C606A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00156844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00398-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Derenty-Camenen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796486v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540757v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683107v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Benedetto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Jomaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Bouldi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freschi Fabio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaccone Luca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935824v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMF-MED.2018.8526079" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645007v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291379v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silve" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_47" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132167v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zilberti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975871v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975853v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975877v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829296v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Drissaoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Drissaoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissaoui F. Musy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582560v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582557v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gaignaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481843" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440051v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414273v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399451v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412347v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Napov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Notay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399461v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359269v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359291v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ikuyo Nabeta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399733v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399422v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399420v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369579v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gillot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374708" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398423v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416374v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369581v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1633014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179855v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778277v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140131v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>