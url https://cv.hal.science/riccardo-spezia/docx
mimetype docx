--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riccardo Spezia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrees Received</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in Chemistry, University of Roma &amp;quot;La Sapienza&amp;quot;, January 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laurea in Chemistry, University of Roma &amp;quot;La Sapienza&amp;quot;, Avril 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions Held</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 Post-doctoral CNRS/DFG fellowship, Hynes Group, Departement de Chimie, Ecole Normale Supérieure, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 Post-doctoral ToxNucE fellowship, LAMBE, Université d’Evry Val D’Essonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 CR2 CNRS au LAMBE, Université d'Evry Val D'Essonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 CR1 CNRS au LAMBE, Université d'Evry Val D'Essonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-... DR2 CNRS, Laboratoire de Chimie Théorique, Sorbonne Université, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Marie Curie Studentship, Laboratoire de Chimie Physique, Université Paris-XI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Theoretical Chemistry Group, University of Heidelberg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 W.L. Hase group, Texas Tech University.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 TNT group, Dipartimento di Fisica, Università di Roma &amp;quot;La Sapienza&amp;quot;, HPC-Europa2 fellowship.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 W.L. Hase group, Texas Tech University.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 L.Guidoni group, Università di Roma, &amp;quot;La Sapienza&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010, 2011, 2012 & 2013 L. Gagliardi Group, University of Minnesota.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 & 2014 K.Song group, KNUE, Corea.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Duties</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-... Member of the Societé de Chimie de France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-... General secretary of the Division de Chimie Physique, SCF-SFP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid water under vibrational strong coupling: An extended cavity Born–Oppenheimer molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime de la Fuente Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (4), pp.044104. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0274246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and Interplay of Quantum Coherence and Dissipative Dynamics for Isotope Effects in Excited-State Intramolecular Proton Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Chin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (10), pp.2514-2521. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c03665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of protonated oxazolone: Chemical dynamics simulations and graph theory-based analysis reveal the importance of ion–molecule complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Perez Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bürgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (11), pp.114313. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in high-pressure promoted cycloaddition reactions: experimental and theoretical perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chausset-Boissarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (82), pp.15953-15971. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC04390E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zn(II) Affinity and Structural Conformations of 2His‐2Cys Zinc Finger‐Like Motif Peptide Determined by Ion Mobility–Mass Spectrometry and PM6 Molecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond A. Adomako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B. Owusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah K. Oberdick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwabena Senyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfect Asare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (3), pp.e5113. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.5113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the composition and isomerism effect in the thermal and structural properties of choline chloride/hydroxyphenol deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Palluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (35), pp.23168-23176. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01575D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; Pentacle Structures: A Localization‐Delocalization Matrices Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (9), pp.e202300277. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/open.202300277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational Disorder Drives Site Disorder in Plastic Ammonia Hemihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Andriambariarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (10), pp.106102. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and microfluidic tuning of an infrared cavity for vibrational polariton studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime de la Fuente Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.2497-2505. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3LC01101A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties under vibrational strong coupling in disordered matter from path-integral Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime de la Fuente Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (18), pp.184114. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0226938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Heavy‐Atom‐Tunneling Kinetics in the Cope Rearrangement of Semibullvalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Angiolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Aieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (60), pp.e202401000. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Non-Perturbative Simulation Techniques for Open-Quantum Systems to Excited-State Proton Transfer and Ultrafast Non-Adiabatic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex W. Chin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (20), pp.8749-8766. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced infrared difference spectroscopy on three different forms of orange carotenoid protein: focus on carotenoid vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Leccese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjélé Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (6), pp.1379-1391. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-023-00384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexafluoroisopropanol-Induced Facial Selectivity in a Hindered Diels–Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kornfilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (13), pp.2047-2052. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2016-4548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the competitive threshold collision-induced dissociation of Zn(II) ternary complexes using traveling-wave ion mobility-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwabena Senyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfect Asare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Angiolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 488, pp.117041. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2023.117041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-classical simulations of resonance Raman spectra based on path integral linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bessone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.024112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0143862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Nuclear Quantum Effects on Double Proton Transfer in the Guanine–Cytosine Base Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Angiolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pietrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.5102-5108. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656058v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum &amp;lt;i&amp;gt;versus&amp;lt;/i&amp;gt; classical unimolecular fragmentation rate constants and activation energies at finite temperature from direct dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Angiolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.29357 - 29370. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp03809a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Accurate Description of Diels‐Alder Reactions Using Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.e202200349. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical and conformational studies of Ni(II) and Zn(II) ternary complexes of alternative metal binding peptides with nitrilotriacetic acid: Discovering New Potential Affinity Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber A Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe L Duvak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles L Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 473, pp.116792. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Symmetry Influences the Dissociation of Protonated Cyclic Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel F Pérez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zehnacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.679. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym14040679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Studies of Ni(II) and Zn(II) Ternary Complexes using Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber A Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe L Duvak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles L Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/63722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and thermodynamic properties of La(III)-Cl complexes in hydrothermal fluids: A combined molecular dynamics and in situ X-ray absorption spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 330, pp.27 - 46. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03741359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Collision-Induced Dissociation of the protonated cyclo His-Phe Dipeptide: Mechanistic Studies and Stereochemical Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Pérez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Le Barbu-Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lepere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (6), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00173-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Tandem Mass Spectrometer: an Analytical and Fundamental Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carrà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.123 - 130. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular Fragmentation Properties of Thermometer Ions from Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Hase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereospecific Collision-Induced Dissociation and Vibrational Spectroscopy of Protonated Cyclo (Tyr-Pro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Pérez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lepere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zehnacker-Rentien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 465, pp.116590. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of kinetic properties in unimolecular dissociation of complex systems from graph-theory based analysis of an ensemble of reactive trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel F Perez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (12), pp.124103. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Co(II), Ni(II), Zn(II) complexes of alternative metal binding heptapeptides and nitrilotriacetic acid: Discovering new potential affinity tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oladapo Falokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayobami Ilesanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 463, pp.116554. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation Effects Drive the Selectivity in Diels-Alder Reaction Under Hyperbaric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.6632-6635. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC01938K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer simulation of collision induced dissociation and isolobal analogy: The case of biotin and its analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghune Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, pp.116417. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2020.116417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring reactivity and product formation in N(4S) collisions with pristine and defected graphene with direct dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reed Nieman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhumika Jayee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy K Minton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0028253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional dynamics simulations revealing fragmentation properties of Zn(II)-bound poly-peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (26), pp.14551-14559. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02463E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared-Assisted Synthesis of Prebiotic Glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Pérez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvasthika Indrajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Bardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Chemical Dynamics Simulations in Mass Spectrometry Studies of Collision-Induced Dissociation and Collisions of Biological Ions with Organic Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martin Somer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subha Pratihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.2-24. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.9b00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of propylene oxide from propylene in space: gas-phase reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bovolenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Simha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (8), pp.97. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-019-2485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet oxygen from cation driven superoxide disproportionation and consequences for aprotic metal–O 2 batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann K Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksej Samojlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco F Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.2559-2568. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ee01453e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Quantum Thermal Bath in Unimolecular Fragmentation Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Dammak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (40), pp.8542-8551. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Cysteine Modified by S-Sulfation: Consequence on Fragmentation Processes Elucidated by Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (17), pp.3685-3696. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b01779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation Spectra Prediction and DNA Adducts Structural Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carrà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (12), pp.2771-2784. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-019-02348-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “Comment on ‘On the development of polarizable and Lennard-Jones force fields to study hydration structure and dynamics of actinide(III) ions based on effective ionic radii’” [J. Chem. Phys. 150 , 097101 (2019)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola D’angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (9), pp.097102. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5087193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of urea in space. II. MP2 versus PM6 dynamics in determining bimolecular reaction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of urea in space. I. Ion-molecule, neutral-neutral and radical gas phase reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Siro Brigiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Largo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610 (A&amp;A), pp.A26. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of LiTfO/TEGME and LiTfO/DME Electrolytes in Li-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giacomo Marrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0331802jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Hydration for Inducing Decomposition of 2-Deoxy- d -ribose by Ionization of Oxygen K -Shell Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudai Izumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumi Narita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Kamol Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lopez-Tarifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (3), pp.264-272. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR14225.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular Fragmentation of Deprotonated Diproline [Pro&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H]&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; Studied by Chemical Dynamics Simulations and IRMPD Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martín-Sómer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Grzetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Oomens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (10), pp.2612-2625. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold for shattering fragmentation in collision-induced dissociation of the doubly protonated tripeptide TIK(H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Homayoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (30), pp.19744-19749. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP02577K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph theory for automatic structural recognition in molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bougueroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (18), pp.184102. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TileViz : Tile visualization for direct dynamics applied to astrochemical reactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mancip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Balsier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (16), pp.286-1-286-7. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.16.SDA-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase Synthesis of Protonated Glycine by Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Largo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (3), pp.869-877. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical dynamics simulations of CID of peptide ions: comparisons between TIK(H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and TLK(H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fragmentation dynamics, and with thermal simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Homayoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martín-Sómer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Nicola Barbosa Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.3614-3629. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP06818B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited state characterization of carbonyl containing carotenoids: a comparison between single and multireference descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knecht Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mennucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (26), pp.17156-17166. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp02941a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation Properties of the Actinide Ion Th(IV) in DMSO and DMSO:Water Mixtures through Polarizable Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (19), pp.11929 - 11937. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of polarizable and Lennard-Jones force fields to study hydration structure and dynamics of actinide(III) ions based on effective ionic radii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.161707. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4989969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and computational studies of non-equilibrium and non-statistical dynamics in the gas phase, in the condensed phase and at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazquez Saulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Physical and Engineering Sciences (1990–1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20170035. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Ce&amp;lt;sup&amp;gt;III&amp;lt;/sup&amp;gt; Nitrate Dissolve in a Protic Ionic Liquid? A Combined Molecular Dynamics and EXAFS Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serva Alessandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (35), pp.8424-8433. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201604889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofia della chimica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APhEx (Analytical and Philosophical Explanation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Protonated Model Disaccharides from Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of [Ca(formamide)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex : an example of different dynamical behaviours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Somer Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Physical and Engineering Sciences (1990–1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20160196. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi resonance in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Mode assignment and quantum nuclear effects from first principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mouhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146 (13), pp.134102. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4979199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and energetic properties of La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; in water/DMSO mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1148, pp.381-387. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, Stability, and Electronic Properties of Dimethyl Sulfoxide and Dimethyl Formammide Clusters Containing Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (27), pp.4778-4788. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular dissociation of peptides: statistical vs. non-statistical fragmentation mechanisms and time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martín-Sómer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Homayoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subha Pratihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.599-618. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FD00126B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of formamide and related organic species in the interstellar medium via chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Largo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 826, pp.107. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/826/2/107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetium(III) aqua ion : On the dynamical structure of the heaviest lanthanoid hydration complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (22), pp.204505. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4951714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase Vibrational Spectroscopy of the Protonated Water Pentamer : The Role of Isomers and Nuclear Quantum Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias R Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arald Knorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wolke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (38), pp.26743-26754. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp05217g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gas phase fragmentation of protonated uracil : a statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (22), pp.14980-14990. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp01657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase fragmentation mechanisms of protonated testosterone as revealed by chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunkyung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesun Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 407, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2-Dimethoxyethane Degradation Thermodynamics in Li−O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Redox Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giacomo Marrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (48), pp.17188-17203. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Simulations of the Thermal Dissociation of the TIK(H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Tripeptide: Mechanisms and Kinetic Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Homayoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subha Pratihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Dratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Snider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.8211 - 8227. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Transition State Dynamics in Gas Phase Reactivity : The Importance of Bifurcations and Rotational Activation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martín-Sómer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.974-982. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b01135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of IR bands of isolated and protein-bound Peridinin in its fundamental and triplet state by static FTIR, time-resolved step-scan FTIR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1090, pp.58 - 64. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS examination of glutathione cobalt complexes in solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christope den Auwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.126-131. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent structure around lanthanoid(III) ions in liquid DMSO as revealed by polarizable molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (42), pp.13347-13357. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b06317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Induced Dissociation Mechanisms of Protonated Penta- and Octa-Glycine as Revealed by Chemical Dynamics Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Bok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating collision induced dissociation products and reaction mechanisms of protonated uracil by coupling chemical dynamics simulations with tandem mass spectrometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1340-1351. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stalking Higher Energy Conformers on the Potential Energy Surface of Charged Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Lisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct5008197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinenone Vibrational Properties : From Solvents to the Orange Carotenoid Protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Mendes Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana D. Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1847 (10), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbabio.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced dissociation pathways of protonated Gly&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Gly&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the short time-scale limit by chemical dynamics and ion spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan K. Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Oomens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 388, pp.40-52. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Energetic, and Electronic Properties of La(III)−Dimethyl Sulfoxide Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Chiricotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (49), pp.11602-11611. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507312y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RRKM study and DFT assessment on gas-phase fragmentation of Formamide-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M=Ca, Sr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Somer Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (28), pp.14813-14825. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP01756K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular Fragmentation Induced By Low Energy Collision: Statistically Or Dynamically Driven?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Somer Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (46), pp.10882-10893. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JP5076059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranyl-peroxide Nanocapsules in Aqueous Solution: Force Field Development and First Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlaisavljevich Bess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison L. Dzuback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Shuxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (42), pp.24730-24740. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504147s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluoroalkyl-fluorophosphate anions for high voltage electrolytes in lithium cells: a DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboni Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brutti Sergio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (42), pp.24221-24230. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505624h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration properties of Cm(III) and Th(IV) combining coordination free energy profiles with electronic structure analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Beuchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (12), pp.5824-5832. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54958E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi resonance as a tool for probing peridinin environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Mendes Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (22), pp.5873-5881. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp501667t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactose 6-sulfate collision induced dissociation using QM+MM chemical dynamics simulations and ESI-MS/MS experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique photophysical properties of the Peridinin-Chlorophyll-a-Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carbonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.332 - 350. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389203715666140327111139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration properties of Lanthanoid(III) carbonate complexes in liquid water determined by polarizable molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Beuchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (8), pp.3693-3705. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54001D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Uptake by Proteins : Understanding the Binding Features of the Super Uranyl-Binding Protein and Design of a Protein with Higher Affinity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O. Odoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Bondarevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (50), pp.17484-17494. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JA5087563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing polarizable potential for molecular dynamics of Cm(III)-carbonate complexes in liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.2398. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-014-2398-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Collision Induced Dissociation Mechanisms of Peptides : Theoretical and Experimental study of N-Formylalanylamide Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Eco-Friendly Phenonium Ion Production from Phenetyl Alcohols in Dimethyl Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Barontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Proietti Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bovicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (37), pp.5004-5006. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengsi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-edge XANES investigation of octakis(DMSO)lanthanoid(III) complexes in DMSO solution and solid iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Panfilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persson Ingmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (22), pp.8684-8691. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp50842k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conical Intersection Structure and Dynamics for a Model Protonated Schiff Base Photoisomerization in Solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P. Malhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.24095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanoids(III) and actinoids(III) in water : diffusion coefficients and hydration enthalpies from polarizable molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (1), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-12-02-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p&amp;lt;sup&amp;gt;Ka&amp;lt;/sup&amp;gt; of silicic acid in presence of La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; using single sweep method coupled to DFT-based molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (22-23), pp.3478-3485. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2013.848300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration properties and ionic radii of actinide(III) ions in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Filipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A. Denecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (18), pp.10318-10324. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400678u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of Lanthanoids(III) and Actinoids(III): an Experimental / Theoretical Saga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (36), pp.11162-11178. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varying the charge of small cations in liquid water : Structural, transport and thermodynamical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (16), pp.164501. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4758452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure and Bonding of Lanthanoid(III) Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (43), pp.14822-14831. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41996C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (33), pp.11724-11736. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41379E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and stability of charged clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyoung Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (28), pp.284130. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge localization in multiply charged clusters and their electrical properties: Some insights into electrospray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (18), pp.184503. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4705754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the hydration structure of ThX&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; (X=Br, Cl) water solutions by molecular dynamics simulations and X-ray absorption spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Beuchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gagliardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (22), pp.6465-6475. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp210350b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised ionic radii of lanthanoid(III) ions in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chillemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (10), pp.4572-4579. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200260r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on vibrational properties of carotenoids: experiments and calculations on peridinin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (47), pp.20954-20964. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21985E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Interaction Potential for Molecular Dynamics Simulations of Actinoids(III) in Liquid Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135, pp.044503. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3613699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Instability of the Isoelectronic UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Actinyl Oxo-Cations in Aqueous Solution from Density Functional Theory Based Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (13), pp.3560-3570. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp111726b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Friction Effects on the Photoisomerization of a Model Protonated Schiff Base in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P. Malhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (16), pp.3720-3735. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp106096m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Induced Dissocia- tion of Protonated Urea with N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : Effects of Rotational Energy on Reactivity and Energy Transfer via Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 (2-3), pp.289-298. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; binding chalcogen-chalcogen bridges : a problematic case for DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 954 (1-3), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2010.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio Molecular Dynamics study on the Hydrolisis of Po(IV) Aquaion in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regla Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (40), pp.12866-12874. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1010956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional theory based molecular dynamics study of hydration and electronic properties of aqueous La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (4), pp.044509. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3460813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on Lanthanoids (III) hydration structure and dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 498 (1-3), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2010.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydration of Lanthanide-Chloride Salts : A Quantum Chemical and Classical Molecular Dynamics Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Beuchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hagberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gagliardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (47), pp.15590-15597. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp105590h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a polarizable pair interaction potential for lanthanoids(III) in liquid water: a molecular dynamics study of structure and dynamics of the whole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (10), pp.104501. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3081143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13853-13862. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906482v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, and Zn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-Binding Chalcogen−Chalcogen Bridges: A Compared MP2 and B3LYP Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (27), pp.7878-7887. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp811460f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics to rationalize EXAFS experiments : a dynamical model explaining hydration behaviour across the lanthanoid(III) series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190, pp.012056. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What first principles molecular dynamics can tell us about EXAFS spectroscopy of radioactive heavy metal cations in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (7), pp.339-346. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2009.1616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation of Co(III)-Cysteinato complexes in water: A DFT-based molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christope den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (20), pp.6490-6499. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp075774h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved step scan FTIR spectroscopy and DFT investigation on triplet formation in Peridinin-Chlorophyll-a-Protein from Amphidinium carterae at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.235. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SPE-2008-0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to explain hydration behaviour across Lanthanide series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.693-696. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined spectroscopic and theoretical approach to investigate structural properties of Co(II)/Co(III) tris-cysteinato complexes in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (10), pp.1789. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b707055a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02512569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair interaction potentials with explicit polarization for molecular dynamics simulations of La3+ in bulk water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.034503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of hydrated La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; properties in liquid water, a molecular dynamics simulations study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448 (1-3), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2007.09.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and fragmentations of Cobalt(II)-cysteine complexes in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guewen Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (4), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a DFT-based Molecular Dynamics Description of Co(II) Binding in Sulfur-Rich Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guewen Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (17), pp.2040-2050. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b517688c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Binding Cysteine and Selenocysteine : A DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guewen Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (31), pp.9727-9735. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0614998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to investigate the impact of cobalt in a human keratinocyte cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (11), pp.1619-1629. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00129377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Car-Parrinello molecular dynamics and EXAFS data analysis investigation of aqueous Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (48), pp.13081-13088. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp064688z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conical intersections in solution : non-equilibrium versus equilibrium solvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.903. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970500417895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of the Temperature and Density Dependence of the Absorption Spectra of Hydrated Electron and Solvated Silver Atom in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Mostafavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 409 (4-6), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2005.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of the Ag+ or Na+ Cation with an Excess Electron in Bulk Water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.5261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Fluctuations and Electronic Properties in Myoglobin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Zazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of an Excess Electron with Monovalent Cations in Bulk Water by Mixed Quantum Classical Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (11 &amp; 12), pp.749-754. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0892702042000270142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFT study of Low-Lying Singlet Excited States of the all-trans Peridinin in vacuo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Zazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.6763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of Neutral Dipolar Atom in Water: Structure, Spectroscopy and Formation of an Excitonic State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (26/27), pp.1327-1345. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217984904007827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Protein Conformational Flexibility on the Electronic Properties of a Chromophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Carbonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.2805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of a silver atom in water : evidence for a dipolar excitonic state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.208304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first principles polarizable water model for molecular simulations : application to a water dimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations with electronic degrees of freedom. Does the protein essential motions influence the absorption spectra of a chromophore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Italian Journal of biochemistry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.5.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the perturbed matrix method : application to a water molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening and closure of flaps in HIV-1 protease. A flip-flap mechanism suggested by molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceruso M.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coiro V.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roccatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Italian Journal of biochemistry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-principle method to model perturbed electronic wavefunctions : the effect of an external homogeneous electric field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 344, pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding gas-phase reactivity of uracil coupling QM+MMchemical dynamics simulations of Collision Induced Dissociation with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General meeting of the XLIC (XUV/X-ray light and fast ions for ultrafast chemistry) COST action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed quantum / classical molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed quantum / classical molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPMD : Extending the limits of Ab initio Molecular Dynamics Simulations for Chemistry, Materials Science and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed Quantum/Classical Moleular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la société Française de photosynthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very heavy metals in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cecam Workshop: Aqueous Solvation of Ions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Mass Spectrometry Electrospray Ionization (ESI-MS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Geha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference “Gaseous Ions: Structure, Energetics &amp; Reactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Galveston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of protonated urea by QM/MM molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Spectrométrie de Masse: un Outil Performant pour l'Investigation des Processus Physico-Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la complexation des méteaux dans différents milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Speciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of metallic complexes by first-principles molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTINET Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of time-resolved FTIR difference spectroscopy to photosynthetic systems: biophysical insights and chemometric data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huvenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on the Spectroscopy of Biological Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and fragmentation of Cobalt(II)-Cysteine Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes journées française de spectrométrie de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et fragmentations de complexes Cobalt(II)-Cysteine en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Méthodologie et Spéciation pour la Biologie et l'Environnement“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Institut Curie, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et dynamique d'assemblages Co-Cysteine en phase gazeuse et en solution : une étude par dynamique moléculaire ab initio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Méthodologie et Speciation en milieux Biologiques et Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a neutral dipolar atom in water: structure, spectroscopy and formation of an excitonic state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Molecular Theories and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gaeta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation du Co par de modèles des phytochélatines, en phase gazeuse et en solution: approche théorique à differentes échelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Méthodologie et Spectiation en milieux Biologiques et Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of an excess electron with monovalent cation in bulk water by mixed quantum classical MD simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Molecular Simulations '05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects on Conical Intersections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Molecular Theories and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Gaeta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Quantum-Classical Molecular Dyanamics Study of A Hydrated Electron and Cation Pairs in Bulk Water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Molecular Theories and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gaeta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum classical molecular dynamics simulation of a hydrated electron plus cations in fluid media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop: Multiscale-modeling of Chemical Reactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perturbed Matrix Method: Applications from Gas Phase to Biological Macromolecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Molecular Theories and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Gaeta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transfer dissociation (CTD): a new activation method in Evry for probing the structure of natural or synthetic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th informal meeting on mass spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING THE REACTIVITY OF URACIL IN THE GAS PHASE: STATISTICAL vs. NON-STATISTICAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Workshop: “Theoretical and Computational Studies of Non-Equilibrium and Non-Statistical Dynamics in Gas-Phase, Condensed-Phase, and Interfacial Reactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTIVITY OF URACIL IN THE GAS PHASE: STATISTICAL & NON-STATISTICAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th American Society Mass Spectrometry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Antonio, TX, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de dynamique directe pour étudier la dissociation induite par collisions des biomolécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2011 (spectrométrie de masse et analyse protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France. pp.208, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared spectra of nucleic acid components (building blocks) : nucleobases and nucleosides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées françaises de spectrométrie de masse (JFSM) Spectrométrie de masse et analyse protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of La3+ by Molecular Dynamics Simulations using Explicit Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computational Physics 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared spectra of nucleic acid components (building blocks) : nucleobases and nucleosides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference : Biological molecules in the gas phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bates College, Lewinston (ME), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 2018, 978-3-11-043489-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division de Chimie Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Malfreyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Pomeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 150 ans de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219, 2023, 978-2-7598-3075-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Pontarotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin and evolution of biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-292, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion–Molecule Reactions as a Possible Synthetic Route for the Formation of Prebiotic Molecules in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin and Evolution of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95954-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical methods for vibrational spectroscopy and collision induced dissociation in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gas-Phase Spectroscopy for the Structural Characterization of Biological Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Graph Algorithm for the Analysis of Conformational Dynamics of Molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Bougueroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences and Systems 2015 : 30th International Symposium on Computer and Information Sciences (ISCIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 363, pp.319, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation and Photochemical Funnels: Environmental Effects on Conical Intersection Structure and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.W. Castleman Jr. and M.L. Kimble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry VII. Fundamental Ultrafast Processes in Chemistry, Physics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId643"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riccardo Spezia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrees Received</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in Chemistry, University of Roma &amp;quot;La Sapienza&amp;quot;, January 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laurea in Chemistry, University of Roma &amp;quot;La Sapienza&amp;quot;, Avril 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions Held</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 Post-doctoral CNRS/DFG fellowship, Hynes Group, Departement de Chimie, Ecole Normale Supérieure, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 Post-doctoral ToxNucE fellowship, LAMBE, Université d’Evry Val D’Essonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 CR2 CNRS au LAMBE, Université d'Evry Val D'Essonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 CR1 CNRS au LAMBE, Université d'Evry Val D'Essonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-... DR2 CNRS, Laboratoire de Chimie Théorique, Sorbonne Université, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Marie Curie Studentship, Laboratoire de Chimie Physique, Université Paris-XI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 Theoretical Chemistry Group, University of Heidelberg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 W.L. Hase group, Texas Tech University.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 TNT group, Dipartimento di Fisica, Università di Roma &amp;quot;La Sapienza&amp;quot;, HPC-Europa2 fellowship.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 W.L. Hase group, Texas Tech University.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 L.Guidoni group, Università di Roma, &amp;quot;La Sapienza&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010, 2011, 2012 & 2013 L. Gagliardi Group, University of Minnesota.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 & 2014 K.Song group, KNUE, Corea.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Duties</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-... Member of the Societé de Chimie de France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-... General secretary of the Division de Chimie Physique, SCF-SFP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid water under vibrational strong coupling: An extended cavity Born–Oppenheimer molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime de la Fuente Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (4), pp.044104. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0274246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and Interplay of Quantum Coherence and Dissipative Dynamics for Isotope Effects in Excited-State Intramolecular Proton Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Chin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (10), pp.2514-2521. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c03665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of protonated oxazolone: Chemical dynamics simulations and graph theory-based analysis reveal the importance of ion–molecule complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Perez Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bürgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (11), pp.114313. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in high-pressure promoted cycloaddition reactions: experimental and theoretical perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chausset-Boissarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (82), pp.15953-15971. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC04390E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zn(II) Affinity and Structural Conformations of 2His‐2Cys Zinc Finger‐Like Motif Peptide Determined by Ion Mobility–Mass Spectrometry and PM6 Molecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond A. Adomako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B. Owusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah K. Oberdick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwabena Senyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfect Asare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (3), pp.e5113. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.5113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the composition and isomerism effect in the thermal and structural properties of choline chloride/hydroxyphenol deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Palluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (35), pp.23168-23176. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP01575D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; Pentacle Structures: A Localization‐Delocalization Matrices Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (9), pp.e202300277. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/open.202300277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and microfluidic tuning of an infrared cavity for vibrational polariton studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime de la Fuente Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.2497-2505. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3LC01101A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational Disorder Drives Site Disorder in Plastic Ammonia Hemihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Andriambariarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (10), pp.106102. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.106102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties under vibrational strong coupling in disordered matter from path-integral Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime de la Fuente Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (18), pp.184114. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0226938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Heavy‐Atom‐Tunneling Kinetics in the Cope Rearrangement of Semibullvalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Angiolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Mandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Aieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (60), pp.e202401000. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Non-Perturbative Simulation Techniques for Open-Quantum Systems to Excited-State Proton Transfer and Ultrafast Non-Adiabatic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex W. Chin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (20), pp.8749-8766. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced infrared difference spectroscopy on three different forms of orange carotenoid protein: focus on carotenoid vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Leccese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjélé Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (6), pp.1379-1391. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-023-00384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexafluoroisopropanol-Induced Facial Selectivity in a Hindered Diels–Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kornfilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (13), pp.2047-2052. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2016-4548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-classical simulations of resonance Raman spectra based on path integral linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bessone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.024112. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0143862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the competitive threshold collision-induced dissociation of Zn(II) ternary complexes using traveling-wave ion mobility-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwabena Senyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfect Asare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Angiolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 488, pp.117041. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2023.117041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Nuclear Quantum Effects on Double Proton Transfer in the Guanine–Cytosine Base Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Angiolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pietrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.5102-5108. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656058v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum &amp;lt;i&amp;gt;versus&amp;lt;/i&amp;gt; classical unimolecular fragmentation rate constants and activation energies at finite temperature from direct dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Angiolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.29357 - 29370. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp03809a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Accurate Description of Diels‐Alder Reactions Using Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.e202200349. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical and conformational studies of Ni(II) and Zn(II) ternary complexes of alternative metal binding peptides with nitrilotriacetic acid: Discovering New Potential Affinity Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber A Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe L Duvak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles L Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 473, pp.116792. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Symmetry Influences the Dissociation of Protonated Cyclic Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel F Pérez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zehnacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.679. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym14040679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Studies of Ni(II) and Zn(II) Ternary Complexes using Ion Mobility-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna V Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber A Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe L Duvak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles L Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/63722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and thermodynamic properties of La(III)-Cl complexes in hydrothermal fluids: A combined molecular dynamics and in situ X-ray absorption spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 330, pp.27 - 46. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03741359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Collision-Induced Dissociation of the protonated cyclo His-Phe Dipeptide: Mechanistic Studies and Stereochemical Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Pérez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Le Barbu-Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lepere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (6), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00173-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Tandem Mass Spectrometer: an Analytical and Fundamental Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carrà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.123 - 130. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202000071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular Fragmentation Properties of Thermometer Ions from Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Hase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereospecific Collision-Induced Dissociation and Vibrational Spectroscopy of Protonated Cyclo (Tyr-Pro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Pérez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lepere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zehnacker-Rentien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 465, pp.116590. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of kinetic properties in unimolecular dissociation of complex systems from graph-theory based analysis of an ensemble of reactive trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel F Perez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (12), pp.124103. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Co(II), Ni(II), Zn(II) complexes of alternative metal binding heptapeptides and nitrilotriacetic acid: Discovering new potential affinity tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oladapo Falokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayobami Ilesanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 463, pp.116554. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation Effects Drive the Selectivity in Diels-Alder Reaction Under Hyperbaric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.6632-6635. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC01938K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring reactivity and product formation in N(4S) collisions with pristine and defected graphene with direct dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reed Nieman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhumika Jayee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy K Minton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0028253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer simulation of collision induced dissociation and isolobal analogy: The case of biotin and its analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghune Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, pp.116417. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2020.116417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional dynamics simulations revealing fragmentation properties of Zn(II)-bound poly-peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (26), pp.14551-14559. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02463E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared-Assisted Synthesis of Prebiotic Glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Pérez-Mellor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvasthika Indrajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Bardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of propylene oxide from propylene in space: gas-phase reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bovolenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Simha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (8), pp.97. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-019-2485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet oxygen from cation driven superoxide disproportionation and consequences for aprotic metal–O 2 batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann K Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksej Samojlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco F Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.2559-2568. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ee01453e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Chemical Dynamics Simulations in Mass Spectrometry Studies of Collision-Induced Dissociation and Collisions of Biological Ions with Organic Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martin Somer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subha Pratihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.2-24. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.9b00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Quantum Thermal Bath in Unimolecular Fragmentation Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Dammak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (40), pp.8542-8551. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b06795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation Spectra Prediction and DNA Adducts Structural Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carrà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (12), pp.2771-2784. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-019-02348-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Cysteine Modified by S-Sulfation: Consequence on Fragmentation Processes Elucidated by Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (17), pp.3685-3696. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b01779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “Comment on ‘On the development of polarizable and Lennard-Jones force fields to study hydration structure and dynamics of actinide(III) ions based on effective ionic radii’” [J. Chem. Phys. 150 , 097101 (2019)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola D’angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (9), pp.097102. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5087193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of urea in space. II. MP2 versus PM6 dynamics in determining bimolecular reaction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-018-2385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of urea in space. I. Ion-molecule, neutral-neutral and radical gas phase reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Siro Brigiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Largo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610 (A&amp;A), pp.A26. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Hydration for Inducing Decomposition of 2-Deoxy- d -ribose by Ionization of Oxygen K -Shell Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudai Izumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumi Narita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Kamol Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lopez-Tarifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (3), pp.264-272. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR14225.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular Fragmentation of Deprotonated Diproline [Pro&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H]&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; Studied by Chemical Dynamics Simulations and IRMPD Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martín-Sómer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Grzetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Oomens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (10), pp.2612-2625. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold for shattering fragmentation in collision-induced dissociation of the doubly protonated tripeptide TIK(H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Homayoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (30), pp.19744-19749. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP02577K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of LiTfO/TEGME and LiTfO/DME Electrolytes in Li-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giacomo Marrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0331802jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph theory for automatic structural recognition in molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bougueroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (18), pp.184102. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TileViz : Tile visualization for direct dynamics applied to astrochemical reactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mancip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Balsier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (16), pp.286-1-286-7. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.16.SDA-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase Synthesis of Protonated Glycine by Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Largo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (3), pp.869-877. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical dynamics simulations of CID of peptide ions: comparisons between TIK(H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and TLK(H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fragmentation dynamics, and with thermal simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Homayoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martín-Sómer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Nicola Barbosa Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.3614-3629. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP06818B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited state characterization of carbonyl containing carotenoids: a comparison between single and multireference descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knecht Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mennucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (26), pp.17156-17166. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp02941a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation Properties of the Actinide Ion Th(IV) in DMSO and DMSO:Water Mixtures through Polarizable Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (19), pp.11929 - 11937. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of polarizable and Lennard-Jones force fields to study hydration structure and dynamics of actinide(III) ions based on effective ionic radii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.161707. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4989969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and computational studies of non-equilibrium and non-statistical dynamics in the gas phase, in the condensed phase and at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazquez Saulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Physical and Engineering Sciences (1990–1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20170035. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Ce&amp;lt;sup&amp;gt;III&amp;lt;/sup&amp;gt; Nitrate Dissolve in a Protic Ionic Liquid? A Combined Molecular Dynamics and EXAFS Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serva Alessandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (35), pp.8424-8433. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201604889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofia della chimica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APhEx (Analytical and Philosophical Explanation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Protonated Model Disaccharides from Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi resonance in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Mode assignment and quantum nuclear effects from first principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mouhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146 (13), pp.134102. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4979199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of [Ca(formamide)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex : an example of different dynamical behaviours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Somer Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Physical and Engineering Sciences (1990–1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2092), pp.20160196. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and energetic properties of La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; in water/DMSO mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1148, pp.381-387. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular dissociation of peptides: statistical vs. non-statistical fragmentation mechanisms and time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martín-Sómer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Homayoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subha Pratihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.599-618. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FD00126B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, Stability, and Electronic Properties of Dimethyl Sulfoxide and Dimethyl Formammide Clusters Containing Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society A: Inorganic, Physical, Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (27), pp.4778-4788. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of formamide and related organic species in the interstellar medium via chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Largo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 826, pp.107. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/826/2/107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutetium(III) aqua ion : On the dynamical structure of the heaviest lanthanoid hydration complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (22), pp.204505. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4951714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase Vibrational Spectroscopy of the Protonated Water Pentamer : The Role of Isomers and Nuclear Quantum Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias R Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arald Knorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Wolke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (38), pp.26743-26754. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp05217g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gas phase fragmentation of protonated uracil : a statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (22), pp.14980-14990. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp01657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase fragmentation mechanisms of protonated testosterone as revealed by chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunkyung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesun Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 407, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2-Dimethoxyethane Degradation Thermodynamics in Li−O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Redox Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giacomo Marrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (48), pp.17188-17203. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Simulations of the Thermal Dissociation of the TIK(H&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Tripeptide: Mechanisms and Kinetic Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Homayoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subha Pratihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Dratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Snider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (42), pp.8211 - 8227. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b05884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Transition State Dynamics in Gas Phase Reactivity : The Importance of Bifurcations and Rotational Activation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martín-Sómer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.974-982. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b01135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of IR bands of isolated and protein-bound Peridinin in its fundamental and triplet state by static FTIR, time-resolved step-scan FTIR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1090, pp.58 - 64. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent structure around lanthanoid(III) ions in liquid DMSO as revealed by polarizable molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (42), pp.13347-13357. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b06317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Induced Dissociation Mechanisms of Protonated Penta- and Octa-Glycine as Revealed by Chemical Dynamics Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Bok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS examination of glutathione cobalt complexes in solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christope den Auwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.126-131. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating collision induced dissociation products and reaction mechanisms of protonated uracil by coupling chemical dynamics simulations with tandem mass spectrometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1340-1351. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stalking Higher Energy Conformers on the Potential Energy Surface of Charged Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sieffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Lisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct5008197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinenone Vibrational Properties : From Solvents to the Orange Carotenoid Protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Mendes Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana D. Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Bioenergetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1847 (10), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbabio.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision-induced dissociation pathways of protonated Gly&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Gly&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the short time-scale limit by chemical dynamics and ion spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan K. Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Oomens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 388, pp.40-52. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Energetic, and Electronic Properties of La(III)−Dimethyl Sulfoxide Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Chiricotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (49), pp.11602-11611. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507312y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RRKM study and DFT assessment on gas-phase fragmentation of Formamide-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M=Ca, Sr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Somer Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (28), pp.14813-14825. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP01756K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranyl-peroxide Nanocapsules in Aqueous Solution: Force Field Development and First Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlaisavljevich Bess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison L. Dzuback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Shuxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter C. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (42), pp.24730-24740. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504147s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluoroalkyl-fluorophosphate anions for high voltage electrolytes in lithium cells: a DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboni Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brutti Sergio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (42), pp.24221-24230. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505624h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular Fragmentation Induced By Low Energy Collision: Statistically Or Dynamically Driven?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Somer Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (46), pp.10882-10893. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JP5076059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration properties of Cm(III) and Th(IV) combining coordination free energy profiles with electronic structure analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Beuchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (12), pp.5824-5832. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54958E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi resonance as a tool for probing peridinin environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Mendes Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (22), pp.5873-5881. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp501667t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique photophysical properties of the Peridinin-Chlorophyll-a-Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carbonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.332 - 350. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389203715666140327111139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactose 6-sulfate collision induced dissociation using QM+MM chemical dynamics simulations and ESI-MS/MS experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration properties of Lanthanoid(III) carbonate complexes in liquid water determined by polarizable molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Beuchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (8), pp.3693-3705. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54001D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Uptake by Proteins : Understanding the Binding Features of the Super Uranyl-Binding Protein and Design of a Protein with Higher Affinity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O. Odoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Bondarevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (50), pp.17484-17494. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JA5087563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing polarizable potential for molecular dynamics of Cm(III)-carbonate complexes in liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.2398. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-014-2398-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Collision Induced Dissociation Mechanisms of Peptides : Theoretical and Experimental study of N-Formylalanylamide Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Eco-Friendly Phenonium Ion Production from Phenetyl Alcohols in Dimethyl Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Barontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Proietti Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bovicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (37), pp.5004-5006. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengsi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-edge XANES investigation of octakis(DMSO)lanthanoid(III) complexes in DMSO solution and solid iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Panfilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persson Ingmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (22), pp.8684-8691. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp50842k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conical Intersection Structure and Dynamics for a Model Protonated Schiff Base Photoisomerization in Solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P. Malhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (3), pp.296-305. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.24095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanoids(III) and actinoids(III) in water : diffusion coefficients and hydration enthalpies from polarizable molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (1), pp.237-246. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-12-02-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p&amp;lt;sup&amp;gt;Ka&amp;lt;/sup&amp;gt; of silicic acid in presence of La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; using single sweep method coupled to DFT-based molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (22-23), pp.3478-3485. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2013.848300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration properties and ionic radii of actinide(III) ions in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Filipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A. Denecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (18), pp.10318-10324. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400678u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of Lanthanoids(III) and Actinoids(III): an Experimental / Theoretical Saga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (36), pp.11162-11178. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varying the charge of small cations in liquid water : Structural, transport and thermodynamical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (16), pp.164501. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4758452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (33), pp.11724-11736. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41379E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge localization in multiply charged clusters and their electrical properties: Some insights into electrospray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (18), pp.184503. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4705754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and stability of charged clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyoung Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (28), pp.284130. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure and Bonding of Lanthanoid(III) Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (43), pp.14822-14831. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41996C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the hydration structure of ThX&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; (X=Br, Cl) water solutions by molecular dynamics simulations and X-ray absorption spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Beuchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gagliardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (22), pp.6465-6475. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp210350b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised ionic radii of lanthanoid(III) ions in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chillemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (10), pp.4572-4579. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200260r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on vibrational properties of carotenoids: experiments and calculations on peridinin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (47), pp.20954-20964. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21985E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Interaction Potential for Molecular Dynamics Simulations of Actinoids(III) in Liquid Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135, pp.044503. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3613699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Instability of the Isoelectronic UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Actinyl Oxo-Cations in Aqueous Solution from Density Functional Theory Based Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (13), pp.3560-3570. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp111726b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Friction Effects on the Photoisomerization of a Model Protonated Schiff Base in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P. Malhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (16), pp.3720-3735. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp106096m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Induced Dissocia- tion of Protonated Urea with N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : Effects of Rotational Energy on Reactivity and Energy Transfer via Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 (2-3), pp.289-298. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; binding chalcogen-chalcogen bridges : a problematic case for DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 954 (1-3), pp.7-15. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2010.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ab initio Molecular Dynamics study on the Hydrolisis of Po(IV) Aquaion in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regla Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (40), pp.12866-12874. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1010956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional theory based molecular dynamics study of hydration and electronic properties of aqueous La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (4), pp.044509. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3460813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature effects on Lanthanoids (III) hydration structure and dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 498 (1-3), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2010.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydration of Lanthanide-Chloride Salts : A Quantum Chemical and Classical Molecular Dynamics Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Beuchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hagberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gagliardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (47), pp.15590-15597. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp105590h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a polarizable pair interaction potential for lanthanoids(III) in liquid water: a molecular dynamics study of structure and dynamics of the whole series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (10), pp.104501. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3081143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-, and Zn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-Binding Chalcogen−Chalcogen Bridges: A Compared MP2 and B3LYP Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (27), pp.7878-7887. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp811460f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13853-13862. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906482v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics to rationalize EXAFS experiments : a dynamical model explaining hydration behaviour across the lanthanoid(III) series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190, pp.012056. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/190/1/012056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What first principles molecular dynamics can tell us about EXAFS spectroscopy of radioactive heavy metal cations in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (7), pp.339-346. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2009.1616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation of Co(III)-Cysteinato complexes in water: A DFT-based molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christope den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (20), pp.6490-6499. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp075774h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved step scan FTIR spectroscopy and DFT investigation on triplet formation in Peridinin-Chlorophyll-a-Protein from Amphidinium carterae at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.235. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SPE-2008-0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to explain hydration behaviour across Lanthanide series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.693-696. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pair interaction potentials with explicit polarization for molecular dynamics simulations of La3+ in bulk water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127, pp.034503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined spectroscopic and theoretical approach to investigate structural properties of Co(II)/Co(III) tris-cysteinato complexes in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (10), pp.1789. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b707055a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02512569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of hydrated La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; properties in liquid water, a molecular dynamics simulations study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448 (1-3), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2007.09.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and fragmentations of Cobalt(II)-cysteine complexes in gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guewen Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (4), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a DFT-based Molecular Dynamics Description of Co(II) Binding in Sulfur-Rich Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guewen Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (17), pp.2040-2050. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b517688c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Binding Cysteine and Selenocysteine : A DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guewen Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (31), pp.9727-9735. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0614998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Car-Parrinello molecular dynamics and EXAFS data analysis investigation of aqueous Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (48), pp.13081-13088. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp064688z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to investigate the impact of cobalt in a human keratinocyte cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (11), pp.1619-1629. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00129377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conical intersections in solution : non-equilibrium versus equilibrium solvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.903. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970500417895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of the Temperature and Density Dependence of the Absorption Spectra of Hydrated Electron and Solvated Silver Atom in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Mostafavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 409 (4-6), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2005.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of the Ag+ or Na+ Cation with an Excess Electron in Bulk Water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.5261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Fluctuations and Electronic Properties in Myoglobin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Zazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of an Excess Electron with Monovalent Cations in Bulk Water by Mixed Quantum Classical Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (11 &amp; 12), pp.749-754. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0892702042000270142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFT study of Low-Lying Singlet Excited States of the all-trans Peridinin in vacuo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Zazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.6763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of Neutral Dipolar Atom in Water: Structure, Spectroscopy and Formation of an Excitonic State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (26/27), pp.1327-1345. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217984904007827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Protein Conformational Flexibility on the Electronic Properties of a Chromophore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Carbonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.2805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of a silver atom in water : evidence for a dipolar excitonic state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.208304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first principles polarizable water model for molecular simulations : application to a water dimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations with electronic degrees of freedom. Does the protein essential motions influence the absorption spectra of a chromophore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Italian Journal of biochemistry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.5.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the perturbed matrix method : application to a water molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 365, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening and closure of flaps in HIV-1 protease. A flip-flap mechanism suggested by molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceruso M.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coiro V.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roccatano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Italian Journal of biochemistry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-principle method to model perturbed electronic wavefunctions : the effect of an external homogeneous electric field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Nola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amadei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 344, pp.374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding gas-phase reactivity of uracil coupling QM+MMchemical dynamics simulations of Collision Induced Dissociation with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General meeting of the XLIC (XUV/X-ray light and fast ions for ultrafast chemistry) COST action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed quantum / classical molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed quantum / classical molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPMD : Extending the limits of Ab initio Molecular Dynamics Simulations for Chemistry, Materials Science and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed Quantum/Classical Moleular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la société Française de photosynthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very heavy metals in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cecam Workshop: Aqueous Solvation of Ions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Mass Spectrometry Electrospray Ionization (ESI-MS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Geha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference “Gaseous Ions: Structure, Energetics &amp; Reactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Galveston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of protonated urea by QM/MM molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Spectrométrie de Masse: un Outil Performant pour l'Investigation des Processus Physico-Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la complexation des méteaux dans différents milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Speciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of metallic complexes by first-principles molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTINET Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of time-resolved FTIR difference spectroscopy to photosynthetic systems: biophysical insights and chemometric data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mezzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huvenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on the Spectroscopy of Biological Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and fragmentation of Cobalt(II)-Cysteine Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes journées française de spectrométrie de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et fragmentations de complexes Cobalt(II)-Cysteine en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Méthodologie et Spéciation pour la Biologie et l'Environnement“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Institut Curie, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et dynamique d'assemblages Co-Cysteine en phase gazeuse et en solution : une étude par dynamique moléculaire ab initio.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Méthodologie et Speciation en milieux Biologiques et Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a neutral dipolar atom in water: structure, spectroscopy and formation of an excitonic state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Molecular Theories and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gaeta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation du Co par de modèles des phytochélatines, en phase gazeuse et en solution: approche théorique à differentes échelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Méthodologie et Spectiation en milieux Biologiques et Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of an excess electron with monovalent cation in bulk water by mixed quantum classical MD simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Molecular Simulations '05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects on Conical Intersections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Molecular Theories and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Gaeta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Quantum-Classical Molecular Dyanamics Study of A Hydrated Electron and Cation Pairs in Bulk Water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Molecular Theories and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gaeta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum classical molecular dynamics simulation of a hydrated electron plus cations in fluid media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop: Multiscale-modeling of Chemical Reactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perturbed Matrix Method: Applications from Gas Phase to Biological Macromolecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Molecular Theories and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Gaeta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transfer dissociation (CTD): a new activation method in Evry for probing the structure of natural or synthetic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th informal meeting on mass spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING THE REACTIVITY OF URACIL IN THE GAS PHASE: STATISTICAL vs. NON-STATISTICAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM Workshop: “Theoretical and Computational Studies of Non-Equilibrium and Non-Statistical Dynamics in Gas-Phase, Condensed-Phase, and Interfacial Reactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTIVITY OF URACIL IN THE GAS PHASE: STATISTICAL & NON-STATISTICAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th American Society Mass Spectrometry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Antonio, TX, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations de dynamique directe pour étudier la dissociation induite par collisions des biomolécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2011 (spectrométrie de masse et analyse protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France. pp.208, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared spectra of nucleic acid components (building blocks) : nucleobases and nucleosides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées françaises de spectrométrie de masse (JFSM) Spectrométrie de masse et analyse protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of La3+ by Molecular Dynamics Simulations using Explicit Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computational Physics 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared spectra of nucleic acid components (building blocks) : nucleobases and nucleosides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference : Biological molecules in the gas phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bates College, Lewinston (ME), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 2018, 978-3-11-043489-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division de Chimie Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Malfreyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Pomeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 150 ans de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219, 2023, 978-2-7598-3075-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Pontarotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin and evolution of biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-292, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion–Molecule Reactions as a Possible Synthetic Route for the Formation of Prebiotic Molecules in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin and Evolution of Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95954-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical methods for vibrational spectroscopy and collision induced dissociation in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gas-Phase Spectroscopy for the Structural Characterization of Biological Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Graph Algorithm for the Analysis of Conformational Dynamics of Molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Bougueroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences and Systems 2015 : 30th International Symposium on Computer and Information Sciences (ISCIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 363, pp.319, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation and Photochemical Funnels: Environmental Effects on Conical Intersection Structure and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Burghardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.W. Castleman Jr. and M.L. Kimble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry VII. Fundamental Ultrafast Processes in Chemistry, Physics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.143, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId643"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00D13847"/>
+    <w:nsid w:val="B0D34D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E68A9D08"/>
+    <w:nsid w:val="849AA7CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E53C753A"/>
+    <w:nsid w:val="20D503E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C395B6C"/>
+    <w:nsid w:val="D28D2CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193437v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bowles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime de la Fuente Diez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274246" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le D&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c03665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Perez Mellor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;rgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245766" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04390E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond A. Adomako" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Owusu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah K. Oberdick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Senyah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfect Asare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Palluzzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01575D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202300277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Avallone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC01101A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Angiolari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mandelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aieta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04796864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Chin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leccese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233;l&#233; Wilson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kirilovsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00384-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kornfilt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chamberlain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2016-4548" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wilcox" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2023.117041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04158994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bessone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143862" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00747" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03809a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber A Flores" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Arredondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J Corrales" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe L Duvak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Mitchell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116792" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14040679" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Corrales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Guan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.02.032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lepere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00173-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carr&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202000071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Hase" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116590" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Perez-Mellor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058382" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Flores" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladapo Falokun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayobami Ilesanmi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arredondo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Truong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116554" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01938K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghune Ha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2020.116417" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Nieman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumika Jayee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy K Minton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990971v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Angel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02463E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000065" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martin Somer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Macaluso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barnes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Pratihar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.9b00062" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bodo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bovolenta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Simha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2485-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mourad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann K Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksej Samojlov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco F Summa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee01453e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309300v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Dammak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06795" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Crestoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fornarini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01779" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02385066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Villalta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balbo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02348-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104398v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliorati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola D&#8217;angelo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5087193" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2385-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Largo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731610" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carboni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giacomo Marrani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Brutti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0331802jes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104384v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Fujii" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Izumi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Narita" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kamol Ghose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14225.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n-S&#243;mer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Grzetic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Oomens" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11873" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Homayoon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02577K" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mancip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Balsier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.16.SDA-286" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11622" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104390v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Nicola Barbosa Muniz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06818B" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575084v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knecht Stefan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02941a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626373v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montagna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01900" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575081v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989969" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazquez Saulo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serva Alessandra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604889" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Somer Ana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0196" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979199" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575086v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.07.068" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065259v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00126B" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386212v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/2/107" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386211v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sessa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951714" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias R Fagiani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arald Knorke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Esser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Heine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wolke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05217g" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386210v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich-Molina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01657j" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386213v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giae Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyung Park" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesun Chung" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.07.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065235v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602375" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X58FZKT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dratz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Snider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05884" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b01135" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158926v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kish" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spezia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.11.054" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SPJBJMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219476v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jankowski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope den Auwer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.10.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MDT6F9H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b06317" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385386v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Bok Lee" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Cho" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.10.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3704" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219481v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Lisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5008197" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mendes Pinto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana D. Kirilovsky" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.05.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220092v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan K. Martens" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.07.025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Chiricotto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507312y" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01756K" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219471v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP5076059" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077293v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mir&#242;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlaisavljevich Bess" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Dzuback" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Shuxian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Burns" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504147s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077296v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carboni Marco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brutti Sergio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505624h" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976350v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Beuchat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54958E" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011266v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidoni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501667t" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976342v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060451v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbonera" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Valentin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203715666140327111139" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976347v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54001D" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219472v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O. Odoh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Bondarevsky" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karpus" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Cui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. He" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JA5087563" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077291v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2398-y" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796097v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Riera" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.11.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859366v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barontini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Proietti Silvestri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nardi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bovicelli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pari" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.122" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ5X1V8W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859365v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Panfilis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Persson Ingmar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50842k" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797816v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Malhado" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hynes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24095" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2CVFT13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797819v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Abadie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simonin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-02-08" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.848300" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905146v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Filipponi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. Denecke" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400678u" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733880v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200572" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NTRFF0J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747987v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758452" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797810v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cramer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41996C" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733879v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Miller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Heard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284130" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733877v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705754" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733878v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210350b" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616990v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chillemi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200260r" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653378v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuilleumier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gaigeot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21985E" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613699" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616985v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111726b" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616987v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp106096m" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511025v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.05.001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZLGX4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535909v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regla Ayala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Martinez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1010956" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511026v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460813" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535910v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.048" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4R8RNMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616980v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagberg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105590h" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366914v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081143" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403285v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811460f" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431633v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012056" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281244v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075774h" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2CW2H735-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403287v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mezzetti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SPE-2008-0355" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281352v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700803" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N3JTBR8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512569v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coantic" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707055a" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SNSDX7HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164597v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souaille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184474v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.09.059" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPKNSZ6D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137646v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1183" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHBSR9SG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137624v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b517688c" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z03M3N31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0614998" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-05VR0XJ8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129377v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.003" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FNJD2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137632v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500417895" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199373v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.05.012" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137638v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nicolas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137643v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Aschi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Zazza" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bossa" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Di Nola" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203013v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0892702042000270142" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137637v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Palma" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amadei" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199371v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984904007827" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137641v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Di Valentin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Carbonera" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137642v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137634v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138900v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137639v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138901v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceruso M.A." TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coiro V.M." TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roccatano" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137640v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224892v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641853v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641856v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640133v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466179v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366915v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Geha" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346876v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263643v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263637v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335284v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanchet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Juan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huvenne" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161664v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buchmann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tournois" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartailler" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tortajada" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161622v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147081v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147078v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147079v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147080v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147077v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147075v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147076v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147074v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247713v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890967v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389179v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174033v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184480v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166789v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105838v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268890v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rigny" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pomeret" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130678v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105221v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_15" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219478v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157948v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193437v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bowles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime de la Fuente Diez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274246" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le D&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c03665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Perez Mellor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;rgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245766" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chausset-Boissarie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04390E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond A. Adomako" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Owusu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah K. Oberdick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Senyah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfect Asare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Busato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Palluzzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01575D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202300277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC01101A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Avallone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Angiolari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mandelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aieta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04796864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Chin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leccese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233;l&#233; Wilson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kirilovsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00384-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kornfilt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chamberlain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2016-4548" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04158994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bessone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143862" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wilcox" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2023.117041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00747" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03809a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber A Flores" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Arredondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J Corrales" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe L Duvak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Mitchell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116792" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14040679" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Corrales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Guan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.02.032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lepere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00173-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carr&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202000071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Hase" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116590" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel F Perez-Mellor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058382" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Flores" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladapo Falokun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayobami Ilesanmi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arredondo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Truong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116554" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01938K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Nieman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhumika Jayee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy K Minton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghune Ha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2020.116417" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990971v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Angel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02463E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000065" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bodo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bovolenta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Simha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2485-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mourad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann K Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksej Samojlov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco F Summa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee01453e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martin Somer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Macaluso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barnes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Pratihar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.9b00062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309300v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Dammak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b06795" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02385066v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Villalta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balbo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02348-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154910v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Crestoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fornarini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01779" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104398v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliorati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola D&#8217;angelo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5087193" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2385-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Largo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731610" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Fujii" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Izumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Narita" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kamol Ghose" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14225.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104393v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n-S&#243;mer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Grzetic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Oomens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11873" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Homayoon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP02577K" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104480v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carboni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giacomo Marrani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Brutti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0331802jes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mancip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Balsier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.16.SDA-286" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11622" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104390v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Nicola Barbosa Muniz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Borges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06818B" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575084v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knecht Stefan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02941a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626373v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montagna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01900" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575081v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989969" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazquez Saulo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serva Alessandra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604889" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979199" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575054v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Somer Ana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0196" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575086v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.07.068" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065259v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00126B" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386212v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/2/107" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386211v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sessa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951714" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias R Fagiani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arald Knorke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Esser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Heine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wolke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05217g" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386210v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich-Molina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01657j" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386213v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giae Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyung Park" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesun Chung" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.07.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065235v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602375" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X58FZKT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dratz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Snider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b05884" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b01135" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158926v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kish" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spezia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.11.054" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SPJBJMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b06317" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385386v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Bok Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Cho" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.10.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jankowski" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope den Auwer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.10.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MDT6F9H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3704" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219481v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Lisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5008197" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mendes Pinto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana D. Kirilovsky" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2015.05.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220092v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan K. Martens" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.07.025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Chiricotto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507312y" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01756K" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077293v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mir&#242;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlaisavljevich Bess" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Dzuback" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Shuxian" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Burns" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504147s" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077296v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carboni Marco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brutti Sergio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505624h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219471v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP5076059" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976350v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Beuchat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54958E" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011266v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidoni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501667t" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060451v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbonera" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Valentin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203715666140327111139" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976347v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Martelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54001D" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219472v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O. Odoh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Bondarevsky" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karpus" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Cui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. He" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JA5087563" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077291v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2398-y" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796097v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Riera" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.11.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859366v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barontini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Proietti Silvestri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nardi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bovicelli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pari" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.122" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ5X1V8W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859365v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Panfilis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Persson Ingmar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50842k" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797816v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Malhado" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hynes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.24095" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2CVFT13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797819v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Abadie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simonin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-02-08" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.848300" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905146v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Filipponi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. Denecke" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400678u" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733880v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200572" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NTRFF0J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747987v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758452" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733877v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705754" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733879v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Miller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Heard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284130" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797810v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cramer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41996C" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733878v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210350b" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616990v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chillemi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200260r" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653378v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuilleumier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gaigeot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21985E" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616991v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613699" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616985v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111726b" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616987v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp106096m" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511025v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2010.05.001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZLGX4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535909v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regla Ayala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Martinez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1010956" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511026v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460813" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535910v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.048" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4R8RNMH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616980v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagberg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105590h" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366914v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3081143" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403285v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811460f" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431633v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/190/1/012056" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281244v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075774h" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2CW2H735-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403287v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mezzetti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SPE-2008-0355" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281352v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700803" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4N3JTBR8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164597v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souaille" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512569v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coantic" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707055a" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SNSDX7HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184474v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.09.059" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPKNSZ6D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137646v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1183" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHBSR9SG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137624v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b517688c" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z03M3N31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0614998" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-05VR0XJ8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129377v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.003" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FNJD2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137632v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970500417895" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199373v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.05.012" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137638v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nicolas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137643v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Aschi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Zazza" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bossa" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Di Nola" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203013v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0892702042000270142" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137637v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Palma" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amadei" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199371v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984904007827" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137641v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Di Valentin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Carbonera" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137642v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137634v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138900v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137639v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138901v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceruso M.A." TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coiro V.M." TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roccatano" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137640v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224892v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641853v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641856v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640133v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466179v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366915v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Geha" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346876v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263643v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263637v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335284v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanchet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Juan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huvenne" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161664v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buchmann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tournois" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartailler" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tortajada" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161622v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147081v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147078v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147079v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147080v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147077v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147075v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147076v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147074v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247713v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890967v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389179v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174033v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184480v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166789v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105838v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268890v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rigny" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pomeret" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130678v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105221v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95954-2_15" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219478v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157948v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>