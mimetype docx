--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -2009,51 +2009,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking 3D nanoparticle shapes from 2D HRTEM images: A Deep Learning breakthrough</w:t>
+                <w:t xml:space="preserve">Automatic and on-the-fly refocusing in HRTEM imaging using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
@@ -2088,106 +2088,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Microscopy Congress (EMC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées plénières du GDR IAMAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.O23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835955v1</w:t>
+                <w:t xml:space="preserve">hal-04762527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and on-the-fly refocusing in HRTEM imaging using Deep Learning</w:t>
+                <w:t xml:space="preserve">Unlocking 3D nanoparticle shapes from 2D HRTEM images: A Deep Learning breakthrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
@@ -2222,73 +2213,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR IAMAT 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Microscopy Congress (EMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Germany. pp.10030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412910030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762527v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of High Entropy Alloy Nanoparticles: an atomic scale study</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad02b0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910562v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Zoellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Rovaris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Andreas Schubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.103403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamal Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mordehai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.02.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Samaee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schryvers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30639-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Isa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Jung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.073602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.07.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Steinberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sandfeld" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1967-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.12.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vattr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Erbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moreaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelayah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moncomble" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Acheche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Krouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412910030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Boioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad02b0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910562v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Zoellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Rovaris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Andreas Schubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.103403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamal Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mordehai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.02.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Samaee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schryvers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30639-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Isa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Jung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Isella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.073602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.07.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Steinberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sandfeld" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1967-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.12.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vattr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Erbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moreaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelayah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moncomble" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Acheche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Krouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412910030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Boioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>