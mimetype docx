--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -160,51 +160,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,501 +298,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Baume de Monthiver : nouvelles données d’un site Mésolithique préalpins récentes</w:t>
+                <w:t xml:space="preserve">La Provence au Pléistocène Supérieur : une présentation du PCR PPSup (2021-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Ricci</w:t>
+                <w:t xml:space="preserve">Porraz Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Audiard Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Hoareau</w:t>
+                <w:t xml:space="preserve">Brugal Jean-Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoareau Leïla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Julien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcin Szymanek</w:t>
+                <w:t xml:space="preserve">Ollivier Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15x5l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375440v1</w:t>
+                <w:t xml:space="preserve">hal-05587107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in transition: Between late pleistocene and Early Holocene around the adriatic</w:t>
+                <w:t xml:space="preserve">La Baume de Monthiver : nouvelles données d’un site Mésolithique préalpins récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Serradimigni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulia Ricci</w:t>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusan Mihailovic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leïla Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Szymanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (4), pp.629-633</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279421v1</w:t>
+                <w:t xml:space="preserve">hal-04375440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Processing of R-Loops and Topoisomerase I Induces Transcription-Dependent DNA Double-Strand Breaks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lost in transition: Between late pleistocene and Early Holocene around the adriatic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Serradimigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shar-Yin Naomi Huang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dusan Mihailovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (12), pp.3167 - 3181. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 564, pp.3-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.08.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378250v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dual Processing of R-Loops and Topoisomerase I Induces Transcription-Dependent DNA Double-Strand Breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Salimbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shar-Yin Naomi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.3167 - 3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Through diachronic discontinuities and regionalization: The contribution of the analysis of the lithic industries from Grotta della Serratura (Strata 10-9) in the definition of Epigravettian in the southern Italian peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Vadillo Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24, pp.175 - 191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -802,154 +936,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first Mesolithic at the Baume de Monthiver, Jabron Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vallées de Préhistoire - Valleys of Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Comps-sur-Artuby/Trigance/Quinson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -959,158 +1093,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1120,161 +1254,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1342,51 +1476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EFCF66B"/>
+    <w:nsid w:val="81E4ADD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1573,51 +1707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricci-giulia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2199-170X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoareau Le&#239;la" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Giulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serradimigni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Mihailovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Cristini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Britton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salimbeni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Naomi Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vadillo Conesa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricci-giulia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2199-170X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoareau Le&#239;la" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Giulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porraz Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audiard Benjamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugal Jean-Philip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15x5l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serradimigni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Mihailovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Britton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salimbeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Naomi Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vadillo Conesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>