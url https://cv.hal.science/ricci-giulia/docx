--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -194,265 +194,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adornment in the early Mesolithic: Analysis of marine shells from La Baume de Monthiver (Jabron, Var, France)</w:t>
+                <w:t xml:space="preserve">La Provence au Pléistocène Supérieur : une présentation du PCR PPSup (2021-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Porraz Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audiard Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugal Jean-Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hoareau Leïla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105429⟩</w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15x5l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291595v1</w:t>
+                <w:t xml:space="preserve">hal-05587107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Provence au Pléistocène Supérieur : une présentation du PCR PPSup (2021-2024)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audiard Benjamin</w:t>
+                <w:t xml:space="preserve">Adornment in the early Mesolithic: Analysis of marine shells from La Baume de Monthiver (Jabron, Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoareau Leïla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brugal Jean-Philip</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hoareau Leïla</w:t>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ollivier Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricci Giulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.105429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15x5l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587107v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Baume de Monthiver : nouvelles données d’un site Mésolithique préalpins récentes</w:t>
               </w:r>
@@ -1067,85 +1067,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
+                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
@@ -1177,136 +1177,125 @@
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843943v1</w:t>
+                <w:t xml:space="preserve">hal-03455722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France)</w:t>
+                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
@@ -1338,69 +1327,80 @@
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455722v1</w:t>
+                <w:t xml:space="preserve">hal-03843943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1476,51 +1476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81E4ADD3"/>
+    <w:nsid w:val="6630DD39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1707,51 +1707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricci-giulia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2199-170X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoareau Le&#239;la" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Giulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porraz Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audiard Benjamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugal Jean-Philip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15x5l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serradimigni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Mihailovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Britton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salimbeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Naomi Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vadillo Conesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricci-giulia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2199-170X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porraz Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audiard Benjamin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugal Jean-Philip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoareau Le&#239;la" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15x5l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Giulia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serradimigni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Mihailovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Britton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salimbeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Naomi Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vadillo Conesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>