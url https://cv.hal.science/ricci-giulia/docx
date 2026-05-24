--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1067,85 +1067,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France)</w:t>
+                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
@@ -1177,125 +1177,136 @@
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455722v1</w:t>
+                <w:t xml:space="preserve">hal-03843943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
+                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ricci</w:t>
@@ -1327,80 +1338,69 @@
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843943v1</w:t>
+                <w:t xml:space="preserve">hal-03455722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1476,51 +1476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6630DD39"/>
+    <w:nsid w:val="381C28BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1707,51 +1707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricci-giulia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2199-170X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porraz Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audiard Benjamin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugal Jean-Philip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoareau Le&#239;la" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15x5l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Giulia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serradimigni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Mihailovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Britton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salimbeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Naomi Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vadillo Conesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricci-giulia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2199-170X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porraz Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audiard Benjamin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugal Jean-Philip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoareau Le&#239;la" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15x5l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Giulia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serradimigni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Mihailovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Britton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Salimbeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Naomi Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vadillo Conesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>