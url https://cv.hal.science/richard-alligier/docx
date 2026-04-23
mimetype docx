--- v0 (2026-03-17)
+++ v1 (2026-04-23)
@@ -3441,51 +3441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1D9F928"/>
+    <w:nsid w:val="8592D3D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>