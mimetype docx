--- v1 (2026-04-23)
+++ v2 (2026-05-18)
@@ -2058,252 +2058,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Trajectory Clustering with Autoencoders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the Propagation of Trajectory Uncertainty for Climbing Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Basora</w:t>
+                <w:t xml:space="preserve">Thomas Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Viry</w:t>
+                <w:t xml:space="preserve">Judith Rosenow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Fricke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2020 IEEE/AIAA 39th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.1-9 / ISBN:978-1-7281-8088-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916241v1</w:t>
+                <w:t xml:space="preserve">hal-03025462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Propagation of Trajectory Uncertainty for Climbing Aircraft</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Rosenow</w:t>
+                <w:t xml:space="preserve">Deep Trajectory Clustering with Autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Basora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Alligier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Fricke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2020 IEEE/AIAA 39th Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tampa, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025462v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Joint Distribution of the Mass and Speed Profile to Improve Aircraft Climb Prediction</w:t>
               </w:r>
@@ -3441,51 +3441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8592D3D2"/>
+    <w:nsid w:val="84F586D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3672,51 +3672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-alligier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3279-8208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183071123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05543928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krummer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Figuet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2024.7882" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02904350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01878615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.08.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Guleria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Basora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03025462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rosenow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Fricke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256711" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02545233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alligier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-01085350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-alligier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3279-8208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183071123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05543928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krummer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Figuet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2024.7882" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02904350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0181" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01878615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.08.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Guleria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03025462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rosenow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Fricke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256711" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Basora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02545233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02138151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alligier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-01085350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>