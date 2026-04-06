--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard BEAREE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6186-0755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09644150X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208206366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139570869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Calibration of Industrial Robot Considering Payload Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Selingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent & Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-023-01980-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for collaborative robot-assisted additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.406-413. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of human operators in the design process of cobotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-021-00691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DLS Scheme With Controlled Cyclic Solution for Inverse Kinematics in Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearee Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (12), pp.8014-8023. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tii.2021.3060019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Avoidance of Redundant Robotic Manipulators Using Newton’s Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01159-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based hardware in the loop control of collaborative robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133 - 139. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task execution combined with in-contact obstacle navigation by exploiting torque feedback of sensitive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.187 - 192. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line collision avoidance for collaborative robot manipulators by adjusting off-line generated paths: An industrial use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.278-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive algorithm for calculating Christoffel symbols efficiently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.103589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot dynamics: A recursive algorithm for efficient calculation of Christoffel symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.103589. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Calculation of Minimum Distance Between Capsules and Its Use in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.5368-5373. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2889311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Exploiting Full Force Capacity for Serial Redundant Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.888-894. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2792541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR filter-based online jerk-constrained trajectory generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Damped-Jerk trajectory for vibration reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociated jerk-limited trajectory applied to time-varying vibration reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative subdivision-ICP registration method for tool-path correction applied to deformed aircraft parts machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rabate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (5-8), pp.463-471. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-010-2875-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedrate planning for machining with industrial six-axis robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.471-482. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la loi de mouvement aux systemes de positionnement à dynamique élevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.407-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic path-planning method for enhancing machine-tool contour-following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (1), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0183-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of High-Speed Machine Tool Control Parameters on the Contouring Accuracy. Application to Linear and Circular Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.321-342. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JINT.0000039013.70093.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahir Hind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdous Mohammed-Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Flavien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duviella Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearee Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergonomie, la robotique collaborative et le génie industriel. Vers une conception pluridisciplinaire des systèmes Humains-Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry of the future, future of work : the case of collaborative robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre méthodologique de conception des systèmes humains-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Maroc. pp.718-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration reduction control for redundant flexible robot manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020, International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot trajectory generation for three-dimensional flexible load transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019, Conference of the IEEE Industrial Electronics Society (IES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03314687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la cobotique industrielle et de la conduite de projet associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National S-mart. « L’Industrie du Futur, une révolution pour l’humain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP-Primeca, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Computational Complexity of Mass-Matrix Calculation for High DOF Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Madrid, Spain. pp.5614-5619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-oriented rigidity optimization for 7 DOF redundant manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14588-14593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR Filter-Based Online Jerk-Controlled Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Technology (ICIT), 2016 IEEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Systems and BSC in the Operations Management: An Analysis of Results by Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Affonso Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduvaldo Vendrametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Sérgio Brejão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Iguassu Falls, Brazil. pp.478-484, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51133-7_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6858969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (Portalnd: 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.4385 - 4390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art de la compensation de vibration par la generation de trajectoire – application a la robotique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises MUGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leap Motion pour la capture de mouvement 3D par spline L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bancalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique 2013, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Ultrasonic Powder Transportation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Chitic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Lemaire-Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - 15th Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Industrial Robots by offline Compensation of Joints Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Dynamic Accuracy of Elastic Industrial Robot Joint by Algebraic Identification Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Moraru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial equipment for Powder transportation using piezoelectric “friction control” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Chitic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaire-Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTUATOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bremen, Germany. pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning with PH G2 splines in R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Industrial Robots by offline Compensation of Joints Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Island of Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Algebraic Approach for MSD Parametric Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Moraru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2011 - 5th International Conference on Integrated Modeling and Analysis in Applied Control and Automation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.Pages 83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced trajectory planning for machining with industrial six-axis robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Via del Mar, Chile. pp.500-506, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis of workstations with collaborative robots using Interactive Simulation, Extended Reality and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Weistroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR 2024 -Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04924185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique des éléments de transitique pour une optimisation du pilotage des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the integration of vibratory phenomena int he command generation of high-dynamics machine-tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 2005. English. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005ENAM0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard BEAREE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6186-0755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09644150X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208206366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139570869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Calibration of Industrial Robot Considering Payload Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Selingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent & Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-023-01980-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for collaborative robot-assisted additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.406-413. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of human operators in the design process of cobotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-021-00691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DLS Scheme With Controlled Cyclic Solution for Inverse Kinematics in Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearee Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (12), pp.8014-8023. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tii.2021.3060019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Avoidance of Redundant Robotic Manipulators Using Newton’s Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01159-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based hardware in the loop control of collaborative robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133 - 139. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task execution combined with in-contact obstacle navigation by exploiting torque feedback of sensitive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.187 - 192. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line collision avoidance for collaborative robot manipulators by adjusting off-line generated paths: An industrial use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.278-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive algorithm for calculating Christoffel symbols efficiently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.103589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot dynamics: A recursive algorithm for efficient calculation of Christoffel symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.103589. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Calculation of Minimum Distance Between Capsules and Its Use in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.5368-5373. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2889311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Exploiting Full Force Capacity for Serial Redundant Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.888-894. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2792541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR filter-based online jerk-constrained trajectory generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Damped-Jerk trajectory for vibration reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociated jerk-limited trajectory applied to time-varying vibration reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative subdivision-ICP registration method for tool-path correction applied to deformed aircraft parts machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rabate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (5-8), pp.463-471. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-010-2875-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedrate planning for machining with industrial six-axis robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.471-482. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la loi de mouvement aux systemes de positionnement à dynamique élevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.407-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic path-planning method for enhancing machine-tool contour-following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (1), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0183-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of High-Speed Machine Tool Control Parameters on the Contouring Accuracy. Application to Linear and Circular Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.321-342. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JINT.0000039013.70093.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahir Hind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdous Mohammed-Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Flavien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duviella Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearee Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergonomie, la robotique collaborative et le génie industriel. Vers une conception pluridisciplinaire des systèmes Humains-Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry of the future, future of work : the case of collaborative robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre méthodologique de conception des systèmes humains-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Maroc. pp.718-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration reduction control for redundant flexible robot manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020, International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot trajectory generation for three-dimensional flexible load transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019, Conference of the IEEE Industrial Electronics Society (IES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03314687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la cobotique industrielle et de la conduite de projet associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National S-mart. « L’Industrie du Futur, une révolution pour l’humain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP-Primeca, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Computational Complexity of Mass-Matrix Calculation for High DOF Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Madrid, Spain. pp.5614-5619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-oriented rigidity optimization for 7 DOF redundant manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14588-14593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Systems and BSC in the Operations Management: An Analysis of Results by Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Affonso Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduvaldo Vendrametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Sérgio Brejão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Iguassu Falls, Brazil. pp.478-484, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51133-7_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR Filter-Based Online Jerk-Controlled Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Technology (ICIT), 2016 IEEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6858969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (Portalnd: 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.4385 - 4390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art de la compensation de vibration par la generation de trajectoire – application a la robotique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises MUGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leap Motion pour la capture de mouvement 3D par spline L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bancalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique 2013, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Ultrasonic Powder Transportation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Chitic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Lemaire-Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - 15th Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Industrial Robots by offline Compensation of Joints Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial equipment for Powder transportation using piezoelectric “friction control” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Chitic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaire-Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTUATOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bremen, Germany. pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Dynamic Accuracy of Elastic Industrial Robot Joint by Algebraic Identification Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Moraru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning with PH G2 splines in R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Industrial Robots by offline Compensation of Joints Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Island of Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Algebraic Approach for MSD Parametric Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Moraru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2011 - 5th International Conference on Integrated Modeling and Analysis in Applied Control and Automation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.Pages 83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced trajectory planning for machining with industrial six-axis robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Via del Mar, Chile. pp.500-506, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis of workstations with collaborative robots using Interactive Simulation, Extended Reality and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Weistroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR 2024 -Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04924185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique des éléments de transitique pour une optimisation du pilotage des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the integration of vibratory phenomena int he command generation of high-dynamics machine-tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 2005. English. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005ENAM0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC23E362"/>
+    <w:nsid w:val="17C890F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-bearee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6186-0755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09644150X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208206366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139570869" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736635v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Selingue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Olabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01980-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Safeea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.06.067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00691-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2021.3060019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01159-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2889311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2792541" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dieulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rabate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2875-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992192v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Damak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0183-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGM78TW3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bloch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JINT.0000039013.70093.29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LW1C961-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Rahmouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474730" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Affonso Couto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduvaldo Vendrametto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio S&#233;rgio Brej&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_57" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858969" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hernoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bancalin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Favre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634662" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Oueslati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Moraru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472749" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04924185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Novak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENAM0030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-bearee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6186-0755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09644150X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208206366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139570869" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736635v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Selingue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Olabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01980-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Safeea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.06.067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00691-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2021.3060019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01159-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2889311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2792541" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dieulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rabate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2875-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992192v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Damak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0183-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGM78TW3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bloch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JINT.0000039013.70093.29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LW1C961-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Rahmouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Affonso Couto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduvaldo Vendrametto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio S&#233;rgio Brej&#227;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_57" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474730" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858969" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hernoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bancalin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Favre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634662" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Oueslati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Moraru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472749" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04924185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Novak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENAM0030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>