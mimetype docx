--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard BEAREE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6186-0755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09644150X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208206366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139570869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Calibration of Industrial Robot Considering Payload Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Selingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent & Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-023-01980-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for collaborative robot-assisted additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.406-413. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of human operators in the design process of cobotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-021-00691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DLS Scheme With Controlled Cyclic Solution for Inverse Kinematics in Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearee Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (12), pp.8014-8023. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tii.2021.3060019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Avoidance of Redundant Robotic Manipulators Using Newton’s Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01159-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based hardware in the loop control of collaborative robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133 - 139. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task execution combined with in-contact obstacle navigation by exploiting torque feedback of sensitive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.187 - 192. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line collision avoidance for collaborative robot manipulators by adjusting off-line generated paths: An industrial use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.278-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive algorithm for calculating Christoffel symbols efficiently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.103589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot dynamics: A recursive algorithm for efficient calculation of Christoffel symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.103589. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Calculation of Minimum Distance Between Capsules and Its Use in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.5368-5373. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2889311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Exploiting Full Force Capacity for Serial Redundant Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.888-894. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2792541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR filter-based online jerk-constrained trajectory generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Damped-Jerk trajectory for vibration reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociated jerk-limited trajectory applied to time-varying vibration reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative subdivision-ICP registration method for tool-path correction applied to deformed aircraft parts machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rabate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (5-8), pp.463-471. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-010-2875-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedrate planning for machining with industrial six-axis robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.471-482. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la loi de mouvement aux systemes de positionnement à dynamique élevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.407-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic path-planning method for enhancing machine-tool contour-following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (1), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0183-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of High-Speed Machine Tool Control Parameters on the Contouring Accuracy. Application to Linear and Circular Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.321-342. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JINT.0000039013.70093.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahir Hind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdous Mohammed-Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Flavien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duviella Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearee Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergonomie, la robotique collaborative et le génie industriel. Vers une conception pluridisciplinaire des systèmes Humains-Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry of the future, future of work : the case of collaborative robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre méthodologique de conception des systèmes humains-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Maroc. pp.718-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration reduction control for redundant flexible robot manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020, International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot trajectory generation for three-dimensional flexible load transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019, Conference of the IEEE Industrial Electronics Society (IES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03314687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la cobotique industrielle et de la conduite de projet associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National S-mart. « L’Industrie du Futur, une révolution pour l’humain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP-Primeca, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Computational Complexity of Mass-Matrix Calculation for High DOF Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Madrid, Spain. pp.5614-5619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-oriented rigidity optimization for 7 DOF redundant manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14588-14593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Systems and BSC in the Operations Management: An Analysis of Results by Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Affonso Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduvaldo Vendrametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Sérgio Brejão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Iguassu Falls, Brazil. pp.478-484, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51133-7_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR Filter-Based Online Jerk-Controlled Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Technology (ICIT), 2016 IEEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6858969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (Portalnd: 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.4385 - 4390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art de la compensation de vibration par la generation de trajectoire – application a la robotique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises MUGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leap Motion pour la capture de mouvement 3D par spline L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bancalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique 2013, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Ultrasonic Powder Transportation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Chitic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Lemaire-Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - 15th Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Industrial Robots by offline Compensation of Joints Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial equipment for Powder transportation using piezoelectric “friction control” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Chitic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaire-Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTUATOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bremen, Germany. pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Dynamic Accuracy of Elastic Industrial Robot Joint by Algebraic Identification Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Moraru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning with PH G2 splines in R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Industrial Robots by offline Compensation of Joints Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Island of Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Algebraic Approach for MSD Parametric Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Moraru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2011 - 5th International Conference on Integrated Modeling and Analysis in Applied Control and Automation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.Pages 83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced trajectory planning for machining with industrial six-axis robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Via del Mar, Chile. pp.500-506, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis of workstations with collaborative robots using Interactive Simulation, Extended Reality and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Weistroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR 2024 -Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04924185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique des éléments de transitique pour une optimisation du pilotage des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the integration of vibratory phenomena int he command generation of high-dynamics machine-tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 2005. English. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005ENAM0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Richard BEAREE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">richard-bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6186-0755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09644150X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208206366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139570869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Calibration of Industrial Robot Considering Payload Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Selingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent & Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-023-01980-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for collaborative robot-assisted additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.406-413. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified DLS Scheme With Controlled Cyclic Solution for Inverse Kinematics in Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearee Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (12), pp.8014-8023. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tii.2021.3060019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of human operators in the design process of cobotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-021-00691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task execution combined with in-contact obstacle navigation by exploiting torque feedback of sensitive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.187 - 192. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based hardware in the loop control of collaborative robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.133 - 139. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Avoidance of Redundant Robotic Manipulators Using Newton’s Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01159-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot dynamics: A recursive algorithm for efficient calculation of Christoffel symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.103589. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line collision avoidance for collaborative robot manipulators by adjusting off-line generated paths: An industrial use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.278-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive algorithm for calculating Christoffel symbols efficiently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.103589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Calculation of Minimum Distance Between Capsules and Its Use in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.5368-5373. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2889311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Exploiting Full Force Capacity for Serial Redundant Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.888-894. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2792541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR filter-based online jerk-constrained trajectory generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.169-180. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Damped-Jerk trajectory for vibration reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociated jerk-limited trajectory applied to time-varying vibration reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative subdivision-ICP registration method for tool-path correction applied to deformed aircraft parts machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rabate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (5-8), pp.463-471. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-010-2875-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedrate planning for machining with industrial six-axis robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.471-482. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la loi de mouvement aux systemes de positionnement à dynamique élevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.407-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic path-planning method for enhancing machine-tool contour-following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (1), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0183-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of High-Speed Machine Tool Control Parameters on the Contouring Accuracy. Application to Linear and Circular Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.321-342. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JINT.0000039013.70093.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahir Hind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdous Mohammed-Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Flavien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duviella Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearee Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry of the future, future of work : the case of collaborative robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergonomie, la robotique collaborative et le génie industriel. Vers une conception pluridisciplinaire des systèmes Humains-Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre méthodologique de conception des systèmes humains-robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Maroc. pp.718-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration reduction control for redundant flexible robot manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020, International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03314681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot trajectory generation for three-dimensional flexible load transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019, Conference of the IEEE Industrial Electronics Society (IES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03314687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la cobotique industrielle et de la conduite de projet associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National S-mart. « L’Industrie du Futur, une révolution pour l’humain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIP-Primeca, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Computational Complexity of Mass-Matrix Calculation for High DOF Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Safeea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Madrid, Spain. pp.5614-5619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-oriented rigidity optimization for 7 DOF redundant manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14588-14593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR Filter-Based Online Jerk-Controlled Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Technology (ICIT), 2016 IEEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Systems and BSC in the Operations Management: An Analysis of Results by Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Affonso Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oduvaldo Vendrametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Sérgio Brejão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Iguassu Falls, Brazil. pp.478-484, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51133-7_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (Portalnd: 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.4385 - 4390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward on-line robot vibratory modes estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6858969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art de la compensation de vibration par la generation de trajectoire – application a la robotique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises MUGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Ultrasonic Powder Transportation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Chitic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Lemaire-Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - 15th Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Industrial Robots by offline Compensation of Joints Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leap Motion pour la capture de mouvement 3D par spline L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bancalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique 2013, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Dynamic Accuracy of Elastic Industrial Robot Joint by Algebraic Identification Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Moraru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial equipment for Powder transportation using piezoelectric “friction control” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Chitic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaire-Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTUATOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bremen, Germany. pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning with PH G2 splines in R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Industrial Robots by offline Compensation of Joints Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Island of Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Algebraic Approach for MSD Parametric Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Moraru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAACA 2011 - 5th International Conference on Integrated Modeling and Analysis in Applied Control and Automation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.Pages 83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced trajectory planning for machining with industrial six-axis robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Olabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Via del Mar, Chile. pp.500-506, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis of workstations with collaborative robots using Interactive Simulation, Extended Reality and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Weistroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR 2024 -Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04924185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique des éléments de transitique pour une optimisation du pilotage des entrepôts logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the integration of vibratory phenomena int he command generation of high-dynamics machine-tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Arts et Métiers ParisTech, 2005. English. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005ENAM0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17C890F7"/>
+    <w:nsid w:val="7B2F7F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-bearee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6186-0755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09644150X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208206366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139570869" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736635v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Selingue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Olabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01980-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Safeea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.06.067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00691-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2021.3060019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01159-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2889311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2792541" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dieulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rabate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2875-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992192v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Damak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0183-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGM78TW3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bloch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JINT.0000039013.70093.29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LW1C961-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Rahmouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Affonso Couto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduvaldo Vendrametto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio S&#233;rgio Brej&#227;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_57" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474730" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858969" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hernoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bancalin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Favre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634662" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Oueslati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Moraru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472749" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04924185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Novak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENAM0030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-bearee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6186-0755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09644150X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208206366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139570869" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736635v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Selingue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Olabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01980-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Safeea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.06.067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2021.3060019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00691-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01159-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103589" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Neto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2889311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2792541" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dieulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rabate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2875-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992192v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Damak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0183-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGM78TW3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bloch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JINT.0000039013.70093.29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8LW1C961-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Rahmouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03314687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474730" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Affonso Couto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oduvaldo Vendrametto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Morais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio S&#233;rgio Brej&#227;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-7_57" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858969" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Chitic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Favre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634662" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leleu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hernoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bancalin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Oueslati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Moraru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaire-Semail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472749" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04924185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Novak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ENAM0030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>