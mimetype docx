--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -100,814 +100,814 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t>
+                <w:t xml:space="preserve">Global impoverishment of natural vegetation revealed by dark diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pauly</w:t>
+                <w:t xml:space="preserve">Meelis Pärtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vanpé</w:t>
+                <w:t xml:space="preserve">Riin Tamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roy</w:t>
+                <w:t xml:space="preserve">Carlos Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Quenette</w:t>
+                <w:t xml:space="preserve">Kersti Riibak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sentilles</w:t>
+                <w:t xml:space="preserve">Mari Moora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 641, pp.917-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08814-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865844v1</w:t>
+                <w:t xml:space="preserve">hal-05022670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global impoverishment of natural vegetation revealed by dark diversity</w:t>
+                <w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meelis Pärtel</w:t>
+                <w:t xml:space="preserve">Grégoire Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riin Tamme</w:t>
+                <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Carmona</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kersti Riibak</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Quenette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Moora</w:t>
+                <w:t xml:space="preserve">Jérôme Sentilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 641, pp.917-924. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08814-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022670v1</w:t>
+                <w:t xml:space="preserve">hal-04865844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
+                <w:t xml:space="preserve">Buffering effects of soil seed banks on plant community composition in response to land use and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Richard</w:t>
+                <w:t xml:space="preserve">Jan Plue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Hans van Calster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+                <w:t xml:space="preserve">Inger Auestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alard</w:t>
+                <w:t xml:space="preserve">Sofía Basto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Renée Bekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.128-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293479v1</w:t>
+                <w:t xml:space="preserve">hal-03545488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t>
+                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Janssen</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322975v1</w:t>
+                <w:t xml:space="preserve">hal-03130000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffering effects of soil seed banks on plant community composition in response to land use and climate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger Auestad</w:t>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Basto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13201⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545488v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chantereau</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dupré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Greulich</w:t>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130000v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1049,64 +1049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1157,64 +1157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil seed banks in the floodplain of a large river: A test of hypotheses on seed bank composition in relation to flooding and established vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Beslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1417,64 +1417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience. Restauration de la biodiversité floristique des bordures de champs par semis de fleurs sauvages : premiers résultats obtenus en Beauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,64 +1672,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,51 +1927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Atelier botanique des Barres : une expérience d'herborisation participative dans l'Est du département du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits of seeds dispersed through endozoochory by native forest ungulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,64 +2220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2337,64 +2337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of stand attributes and skid trail area on stand-scale ground flora diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,90 +2441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, LXVII (5), pp.387-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2705,77 +2705,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can contrast between forest and adjacent open habitat explain the edge effects on plant diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (3), pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2809,51 +2809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre champ de colza et forêt : la flore des lisières. Premiers résultats d'une étude menée dans le Gâtinais du Loiret (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2891,51 +2891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of forest road, road surfacing material and stand age on floristic diversity and composition in a nutrient-poor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2982,64 +2982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de forêt ancienne s’applique-t-il aux peupleraies cultivées ? Test de pertinence avec la flore des vallées de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3237,77 +3237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3341,51 +3341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de mise au point d'indices synthétiques et universels de valeur patrimoniale et de banalisation de la flore. Exemples d'application dans le département du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3423,64 +3423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique dans les peupleraies cultivées de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3527,51 +3527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique des peupleraies dans les vallées de Champagne : comparaison avec les prairies et les forêts suivant une approche de la patrimonialité et de la banalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3622,64 +3622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards practices favourable to plant diversity in hybrid poplar plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3732,282 +3732,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés floristiques pour le suivi de la biodiversité végétale des écosystèmes forestiers : éléments de réflexion pour faire les bons choix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Conversion de chênaies en futaie régulière : quel impact sur la biodiversité ? Illustration en forêt domaniale de Montargis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Gautier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 hors série, p. 36 - p. 44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324373v1</w:t>
+                <w:t xml:space="preserve">hal-00583419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de chênaies en futaie régulière : quel impact sur la biodiversité ? Illustration en forêt domaniale de Montargis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevés floristiques pour le suivi de la biodiversité végétale des écosystèmes forestiers : éléments de réflexion pour faire les bons choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">Grégoire Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/34651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583419v1</w:t>
+                <w:t xml:space="preserve">hal-03324373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore des forêts anciennes. Validité et utilité pour la conservation des forêts alluviales de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinceslas Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4224,372 +4224,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we reliably estimate species richness with large plots? an assessment through calibration training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving biodiversity indicators of sustainable forest management: Tree genus abundance rather than tree genus richness and dominance for understory vegetation in French lowland oak hornbeam forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+                <w:t xml:space="preserve">S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Ulrich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Loussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 203 (2), pp.303-315. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 258S (Supplement), p. S176 - p. S186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11258-008-9551-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592651v1</w:t>
+                <w:t xml:space="preserve">hal-00455637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving biodiversity indicators of sustainable forest management: Tree genus abundance rather than tree genus richness and dominance for understory vegetation in French lowland oak hornbeam forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we reliably estimate species richness with large plots? an assessment through calibration training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwin Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (2), pp.303-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-008-9551-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00455637v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term seed bank dynamics in a temperate forest under conversion from coppice-with-standards to high forest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Calster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Wyngene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4631,77 +4631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are plant censuses carried out on small quadrats more reliable than on larger ones?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 188 (2), pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4726,90 +4726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sampling time, species richness and observer on the exhaustiveness of plant censuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (3), pp.299-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,51 +4847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus Index as an indicator of forest stand and soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 233 (1), pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4937,51 +4937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des chênaies - Impact des modes de gestion sylvicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,51 +5045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des modes de gestion sylvicole sur la biodiversité des chênaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arbeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sessile oak (Quercus petraea Liebl.) site index variations in relation to climate, topography and soil in even-aged high-forest stands in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,51 +5296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, p. 63 - p. 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5378,51 +5378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sessile oak (Quercus petraea Liebl.) site index variations in relation to climate, topography and soil in even-aged high-forest stands in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,51 +5499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus Index: an integrated tool for the assessment of forest floor and topsoil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5616,64 +5616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,51 +5832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de conifères - Les enseignements de l'arboretum forestier des Barillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,437 +5921,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin laricio : croissance en hauteur en région Centre</w:t>
+                <w:t xml:space="preserve">Autécologie du pin laricio de Corse dans le secteur ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 109</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, XLVIII (3), pp.201-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576596v1</w:t>
+                <w:t xml:space="preserve">hal-02574229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviculture du pin sylvestre en plaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pin laricio : croissance en hauteur en région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31, pp.65-70</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576910v1</w:t>
+                <w:t xml:space="preserve">hal-02576596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autécologie du pin laricio de Corse dans les Pays de la Loire et en région Centre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sylviculture du pin sylvestre en plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geldreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 109, pp.52-56</w:t>
+              <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31, pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576597v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autécologie du pin laricio de Corse dans le secteur ligérien</w:t>
+                <w:t xml:space="preserve">Autécologie du pin laricio de Corse dans les Pays de la Loire et en région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, XLVIII (3), pp.201-216</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 109, pp.52-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574229v1</w:t>
+                <w:t xml:space="preserve">hal-02576597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'âge et de la vitesse de croissance sur le coeur rouge du Pin laricio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4, p. 23 - p. 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6389,51 +6389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations milieu-production du pin laricio - Etude de la croissance en hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations techniques du CEMAGREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 96, note 2, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6471,51 +6471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mélèze hybride en plantation : résultats provisoires sur 17 sites en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6566,51 +6566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats d'un réseau d'essais sur le dépressage et la première éclaircie du pin Laricio en Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 78, pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6667,103 +6667,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
@@ -6792,103 +6792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Quenette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sentilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t>
@@ -6930,90 +6930,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les principales essences forestières de la ripisylve? Etats des lieux et prospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Comment améliorer la gestion de nos ripisylves ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Orléans, France</w:t>
@@ -7042,77 +7042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupleraies sauvages et plantées. Contrastes et similitudes sous l'angle biologique et écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tours, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7271,103 +7271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés (45). Apparition et évolution de l'abondance des espèces invasives en huit ans (2012-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tours, France. pp.21</w:t>
@@ -7390,618 +7390,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard croisé &amp;quot;terrestre/aquatique&amp;quot; dans les petites Vallées de Puisaye (89) : biodiversité de l'écotone rivière/ripisylve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du DSS (domaine scientifique stratégique) « Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques » d'Irstea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.11</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609647v1</w:t>
+                <w:t xml:space="preserve">hal-02607610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Un regard croisé &amp;quot;terrestre/aquatique&amp;quot; dans les petites Vallées de Puisaye (89) : biodiversité de l'écotone rivière/ripisylve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t>
+              <w:t xml:space="preserve">Journées du DSS (domaine scientifique stratégique) « Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques » d'Irstea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608380v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau-II : Dynamique temporelle des saulaies-peupleraies en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt alluviale ligérienne, autre forêt remarquable de la Région Centre Val de Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.41</w:t>
+              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608528v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+                <w:t xml:space="preserve">La forêt alluviale ligérienne, autre forêt remarquable de la Région Centre Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">D. Hémeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607610v1</w:t>
+                <w:t xml:space="preserve">hal-02608528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire bryo-lichénique des troncs de quelques couples d'Érable négondo (E.n.) et de Peuplier noir (P.n.) sur Grande Île (Saint-Père-sur-Loire, Loiret)</w:t>
               </w:r>
@@ -8026,64 +8026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Botaniques du Centre - Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Blois, France. pp.24</w:t>
@@ -8125,51 +8125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des bordures de champs par semis de fleurs sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Swiderski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8220,77 +8220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur le suivi floristique des îles de Mareau-aux-Prés (45). Projet BioMareau-II « Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8328,103 +8328,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés (45) avec des relevés de grandes surfaces. Projet BioMareau-II (2016-2019) « Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hémeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « La végétation alluviale de la Loire : comment étudier un milieu dynamique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Orléans, France. pp.17</w:t>
@@ -8479,64 +8479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8572,557 +8572,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Atelier Botanique des Barres : une expérience d’herborisation participative dans l’est du département du Loiret (45)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres botaniques du Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Bourges, France. pp.19</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605369v1</w:t>
+                <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740183v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">L’Atelier Botanique des Barres : une expérience d’herborisation participative dans l’est du département du Loiret (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léquivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">7èmes rencontres botaniques du Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bourges, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423445v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau : Tâche 1. Historique des îlots. Cartographie des types de végétation. Inventaire de la flore par îlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9173,51 +9173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tranchées forestières dans le Loiret : localisation et potentialité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9255,51 +9255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel écologique des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9363,77 +9363,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de lisière sur la diversité des communautés végétales dans différents paysages forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès francophone d’écologie des communautés végétales ECOVEG 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tours, France. pp. 1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9458,51 +9458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique et linéaires de transport d’électricité. Perspectives collaboration Irstea - Rte 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9540,51 +9540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique et linéaires de transport d’électricité. Synthèse de la collaboration Irstea (Cemagref) - RTE 2009 à 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de restitution de la collaboration Irstea - Rte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9609,51 +9609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique des pieds de pylônes. Synthèse de la collaboration Irstea - Rte 2009-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9691,51 +9691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La populiculture des vallées de Champagne-Ardenne affecte-t-elle la biodiversité des Carabidés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre champ de colza et forêt : la flore des lisières. Premiers résultats d’une étude menée dans le Gâtinais du Loiret (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Botaniques du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Orleans, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9885,51 +9885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et linéaires de transport d’électricité. Synthèse de la collaboration Cemagref/RTE 2009-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Comité National Avifaune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9980,51 +9980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carnnot Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10062,64 +10062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique et des papillons dans les tranchées forestières. Étude menée dans le département du Loiret (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution expertise RTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10144,51 +10144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Comparaison pylône de plein champ / chemin rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution expertise RTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10213,51 +10213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Contribution possible au maintien des particularités topographiques (BCAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10295,51 +10295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées de Champagne : résultats concernant la flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GIP Ecofor "Biodiversité et Gestion forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Châlons en Champagne, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10364,90 +10364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des Coléoptères Carabidae dans les vallées de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10502,51 +10502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'outils robustes d'estimation de la richesse minérale du sol utilisant la valeur indicatrice de la flore forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,51 +10597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de mise au point d'indices synthétiques et universels de valeur patrimoniale et de banalisation de la flore. Exemples d'application dans le département du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Botaniques du Centre «Évaluer les changements passés et futurs de la flore en région Centre»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10679,90 +10679,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière : une approche multi-taxinomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Montpellier, France. pp.21</w:t>
@@ -10785,338 +10785,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland deciduous forests</w:t>
+                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland oak forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in forest ecosystems and landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kamloops, Canada. 1 pp</w:t>
+              <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189396v1</w:t>
+                <w:t xml:space="preserve">hal-02590770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland oak forests</w:t>
+                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.27</w:t>
+              <w:t xml:space="preserve">Biodiversity in forest ecosystems and landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kamloops, Canada. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590770v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quel régime de perturbations les espèces forestières sont-elles adaptées ? Importance de l'historique de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11152,256 +11152,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t>
+              <w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581841v1</w:t>
+                <w:t xml:space="preserve">hal-02583484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.18</w:t>
+              <w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583484v1</w:t>
+                <w:t xml:space="preserve">hal-02581841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11445,64 +11445,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11570,51 +11570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11695,51 +11695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11820,51 +11820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ushma Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11941,64 +11941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12053,77 +12053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12217,51 +12217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t>
@@ -12303,51 +12303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12437,51 +12437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dimouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12545,51 +12545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12685,51 +12685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripisylves et forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
@@ -12896,103 +12896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENECOFOR. Dix ans de suivi de la végétation forestière : aspects méthodologiques et évolution temporelle de la flore (1994/1995-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office National des Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -13075,51 +13075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mirlyaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13182,77 +13182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13307,51 +13307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des modes de gestion sylvicole sur la biodiversité des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13415,51 +13415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau d'essais sur le dépressage et les éclaircies précoces des résineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 1990 du département forêt, Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 217-227, 1991, Etudes forêt n° 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13484,51 +13484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du cloisement d'exploitation lors des plantations resineuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 1989 du département forêt, Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 112-122, 1990, Etudes forêt n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13598,51 +13598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique pour la gestion durable des ripisylves et des forêts alluviales à destination des propriétaires et des gestionnaires forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Peretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13725,51 +13725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13800,51 +13800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exigences écologiques des mélèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mélèze, RIOU NIVERT P.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13901,103 +13901,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Dessanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14023,90 +14023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude « FRAPVAL » : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Synthèse des résultats)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14145,103 +14145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses aux questions des gestionnaires du DPF Loire adressées aux participants des projets BioMareau I et II (2012-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hémeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2019, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14267,51 +14267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau_2015. Tâche 1.1 Cartographie des communautés végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14346,51 +14346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau. Tâche 1.1 Cartographie des communautés végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14419,281 +14419,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse des travaux Irstea 2010-2013 sur la gestion de la biodiversité dans les tranchées forestières créées par les lignes électriques à haute et très haute tension. Partenariat Irstea - Rte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret. Partenariat RTE - Irstea. Programme 2013. Version finale au 5 mars 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599851v1</w:t>
+                <w:t xml:space="preserve">hal-02599848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse des travaux Irstea 2009-2013 sur la gestion de la biodiversité au pied des pylônes des lignes électriques à haute et très haute tension. Partenariat Irstea - Rte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Note de synthèse des travaux Irstea 2010-2013 sur la gestion de la biodiversité dans les tranchées forestières créées par les lignes électriques à haute et très haute tension. Partenariat Irstea - Rte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.7</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599850v1</w:t>
+                <w:t xml:space="preserve">hal-02599851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret. Partenariat RTE - Irstea. Programme 2013. Version finale au 5 mars 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Note de synthèse des travaux Irstea 2009-2013 sur la gestion de la biodiversité au pied des pylônes des lignes électriques à haute et très haute tension. Partenariat Irstea - Rte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.61</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599848v1</w:t>
+                <w:t xml:space="preserve">hal-02599850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d’étude des techniques de contrôle de la végétation dans les tranchées forestières. Éléments de réflexion pour le suivi de la biodiversité. Partenariat Rte - Irstea. Programme 2011. Version finale au 27/11/2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14754,51 +14754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14833,51 +14833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d’étude des techniques de contrôle de la végétation sous les pylônes des lignes à THT. Éléments de réflexion pour le suivi de la biodiversité. Partenariat Rte - Irstea. Programme 2011. Version finale au 27/11/2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2012, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -14899,51 +14899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles écologiques des routes forestières dans la conservation de la biodiversité floristique en forêt. Volet n° 2 : Inventaires grandes surfaces en forêt d’Orléans (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14978,51 +14978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Comparaison pylône de plein champ / chemin rural dans le département du Loiret (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15057,64 +15057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique et des rhopalocères dans les tranchées forestières créées par les lignes THT. Étude menée dans le département du Loiret (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15136,51 +15136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Étude prospective menée dans le département du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15241,77 +15241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15350,51 +15350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de relevé de végétation par parcelle entière : étude de l'effet opérateur en forêt de Rambouillet (78)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15481,77 +15481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne : Rôle de l'antécédent historique et de l'intensité des entretiens de peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux sub-naturels. Rapport intermédiaire d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15584,396 +15584,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention ONF-Cemagref 2004 - Action 5 - Tâches 2.1 (Appui à l'actualisation des directives biodiversité) et 2.2.(Méthodes de suivi de la biodiversité en forêt) - Rapport final</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Méthode de suivi de la biodiversité en forêt. Action Flore menée en 2005 : Influence de l'effet opérateur pour des relevés floristiques effectués sur des parcelles entières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587055v1</w:t>
+                <w:t xml:space="preserve">hal-02587110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de suivi de la biodiversité en forêt. Actions menées en 2004 : Suivis dendrométriques en RBI. Relevés floristiques par parcelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Convention ONF-Cemagref 2004 - Action 5 - Tâches 2.1 (Appui à l'actualisation des directives biodiversité) et 2.2.(Méthodes de suivi de la biodiversité en forêt) - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.27</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587112v1</w:t>
+                <w:t xml:space="preserve">hal-02587055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'intention des gestionnaires : rapport final</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Méthodes de suivi de la biodiversité en forêt. Actions menées en 2004 : Suivis dendrométriques en RBI. Relevés floristiques par parcelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.103</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584106v1</w:t>
+                <w:t xml:space="preserve">hal-02587112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de suivi de la biodiversité en forêt. Action Flore menée en 2005 : Influence de l'effet opérateur pour des relevés floristiques effectués sur des parcelles entières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'intention des gestionnaires : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587110v1</w:t>
+                <w:t xml:space="preserve">hal-02584106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 3ème tranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16004,51 +16004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la biodiversité forestière en Brie : influence du type de peuplement (rapport final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2004, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16079,64 +16079,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16180,64 +16180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 1ère et 2ème tranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16268,51 +16268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les types de stations forestières de la Champagne sénonaise incluant la vallée de la Vanne et les vallées sèches et alluviales du Pays d'Othe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16343,51 +16343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des stations forestières de la forêt domaniale de Montargis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16425,220 +16425,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autécologie du pin Laricio de Corse dans le secteur ligérien (Pays de la Loire et Centre) : rapport final</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">L'année météorologique aux Barres en 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1995, pp.148</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1995, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581981v1</w:t>
+                <w:t xml:space="preserve">hal-02574663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'année météorologique aux Barres en 1994</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Autécologie du pin Laricio de Corse dans le secteur ligérien (Pays de la Loire et Centre) : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1995, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1995, pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574663v1</w:t>
+                <w:t xml:space="preserve">hal-02581981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autécologie du pin laricio de Corse en pays de la Loire : analyse des données; approche mono-factorielle :rapport intermediaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16682,51 +16682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des stations forestières de la Champagne sénonaise (incluant la vallée de la Vanne et les vallées sèches et alluviales du Pays d'Othe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1992, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16757,51 +16757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préétude de la typologie des stations forestières de la Champagne sénonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1991, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16832,51 +16832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations station-production du Douglas dans le Pays d'Othe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1991, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16926,51 +16926,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêt communale de Bouilly-Souligny (10) (partie ouest) : carte des types de stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17157,51 +17157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelis P&#228;rtel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riin Tamme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carmona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Riibak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08814-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Calster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Auestad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Basto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bekker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swiderski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carnnot Milard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duprez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53632" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43092" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RCHGP3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/34651" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9551-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2BFADC4AC00623C718C838342FECB5246CF92AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loussot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Calster" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyngene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.06.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF90GTLH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbeille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. For&#234;t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loussot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.1996" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576596v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Raoul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geldreich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cazaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606546v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaussaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596909v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiberville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590770v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandemange" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mirlyaz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594164v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601637v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546259v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baruch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Peretz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547361v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goetsch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597590v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596911v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594679v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594678v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587055v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587112v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584106v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587110v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582933v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581346v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581981v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574663v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574843v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575050v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575051v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575552v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580350v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelis P&#228;rtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riin Tamme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carmona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Riibak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08814-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Calster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Auestad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Basto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bekker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swiderski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carnnot Milard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duprez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53632" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43092" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RCHGP3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/34651" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loussot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9551-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2BFADC4AC00623C718C838342FECB5246CF92AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Calster" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyngene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.06.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF90GTLH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbeille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. For&#234;t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loussot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.1996" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574229v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Raoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geldreich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cazaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609647v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608528v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606546v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaussaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596909v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiberville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandemange" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mirlyaz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594164v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601637v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546259v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baruch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Peretz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547361v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goetsch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599850v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597590v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596911v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594679v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594678v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587110v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587055v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587112v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582933v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581346v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574663v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581981v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574843v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575050v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575051v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575552v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580350v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>