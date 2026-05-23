--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,814 +100,814 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global impoverishment of natural vegetation revealed by dark diversity</w:t>
+                <w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meelis Pärtel</w:t>
+                <w:t xml:space="preserve">Grégoire Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riin Tamme</w:t>
+                <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Carmona</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kersti Riibak</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Quenette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Moora</w:t>
+                <w:t xml:space="preserve">Jérôme Sentilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 641, pp.917-924. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08814-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022670v1</w:t>
+                <w:t xml:space="preserve">hal-04865844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t>
+                <w:t xml:space="preserve">Global impoverishment of natural vegetation revealed by dark diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pauly</w:t>
+                <w:t xml:space="preserve">Meelis Pärtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vanpé</w:t>
+                <w:t xml:space="preserve">Riin Tamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roy</w:t>
+                <w:t xml:space="preserve">Carlos Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Quenette</w:t>
+                <w:t xml:space="preserve">Kersti Riibak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sentilles</w:t>
+                <w:t xml:space="preserve">Mari Moora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 641, pp.917-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08814-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865844v1</w:t>
+                <w:t xml:space="preserve">hal-05022670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffering effects of soil seed banks on plant community composition in response to land use and climate</w:t>
+                <w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Plue</w:t>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans van Calster</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger Auestad</w:t>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Basto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13201⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545488v1</w:t>
+                <w:t xml:space="preserve">hal-03322975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chantereau</w:t>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dupré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Greulich</w:t>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130000v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Janssen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322975v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buffering effects of soil seed banks on plant community composition in response to land use and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Plue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Richard</w:t>
+                <w:t xml:space="preserve">Hans van Calster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Inger Auestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+                <w:t xml:space="preserve">Sofía Basto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Renée Bekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.128-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293479v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1049,64 +1049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1157,64 +1157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil seed banks in the floodplain of a large river: A test of hypotheses on seed bank composition in relation to flooding and established vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Beslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1385,351 +1385,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d’expérience. Restauration de la biodiversité floristique des bordures de champs par semis de fleurs sauvages : premiers résultats obtenus en Beauce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Corriol</w:t>
+                <w:t xml:space="preserve">C. Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Swiderski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606861v1</w:t>
+                <w:t xml:space="preserve">hal-01831819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience. Restauration de la biodiversité floristique des bordures de champs par semis de fleurs sauvages : premiers résultats obtenus en Beauce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25, pp.52-57. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831819v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,51 +1927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Atelier botanique des Barres : une expérience d'herborisation participative dans l'Est du département du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits of seeds dispersed through endozoochory by native forest ungulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,64 +2220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2318,261 +2318,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stand attributes and skid trail area on stand-scale ground flora diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2015-0189⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LXVII (5), pp.387-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/59954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602410v1</w:t>
+                <w:t xml:space="preserve">hal-02605365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’exposition sur la richesse et la composition floristique des lisières forestières dans le Gâtinais oriental (Loiret)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of stand attributes and skid trail area on stand-scale ground flora diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, LXVII (5), pp.387-405. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (12), pp.1816-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/59954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2015-0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605365v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity on skid trails in oak high forests: a matter of disturbance, micro-environmental conditions or forest age?</w:t>
               </w:r>
@@ -2692,90 +2692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can contrast between forest and adjacent open habitat explain the edge effects on plant diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (3), pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2803,390 +2803,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre champ de colza et forêt : la flore des lisières. Premiers résultats d'une étude menée dans le Gâtinais du Loiret (45)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Le concept de forêt ancienne s’applique-t-il aux peupleraies cultivées ? Test de pertinence avec la flore des vallées de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carnnot Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbioses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LXV (4), pp.375-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/53632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599514v1</w:t>
+                <w:t xml:space="preserve">hal-02599845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of forest road, road surfacing material and stand age on floristic diversity and composition in a nutrient-poor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3), p. 470 - p. 479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/avsc.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de forêt ancienne s’applique-t-il aux peupleraies cultivées ? Test de pertinence avec la flore des vallées de Champagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Entre champ de colza et forêt : la flore des lisières. Premiers résultats d'une étude menée dans le Gâtinais du Loiret (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.27-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/53632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02599845v1</w:t>
+                <w:t xml:space="preserve">hal-02599514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des routes forestières sur la biodiversité floristique : synthèse de trois études menées en forêt de plaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3237,77 +3237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3341,51 +3341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de mise au point d'indices synthétiques et universels de valeur patrimoniale et de banalisation de la flore. Exemples d'application dans le département du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3410,77 +3410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique dans les peupleraies cultivées de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3527,64 +3527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique des peupleraies dans les vallées de Champagne : comparaison avec les prairies et les forêts suivant une approche de la patrimonialité et de la banalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3622,77 +3622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards practices favourable to plant diversity in hybrid poplar plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 259 (12), pp.2410-2417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3732,308 +3732,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de chênaies en futaie régulière : quel impact sur la biodiversité ? Illustration en forêt domaniale de Montargis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevés floristiques pour le suivi de la biodiversité végétale des écosystèmes forestiers : éléments de réflexion pour faire les bons choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">Grégoire Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/34651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583419v1</w:t>
+                <w:t xml:space="preserve">hal-03324373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés floristiques pour le suivi de la biodiversité végétale des écosystèmes forestiers : éléments de réflexion pour faire les bons choix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conversion de chênaies en futaie régulière : quel impact sur la biodiversité ? Illustration en forêt domaniale de Montargis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dauffy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Gautier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 hors série, p. 36 - p. 44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324373v1</w:t>
+                <w:t xml:space="preserve">hal-00583419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore des forêts anciennes. Validité et utilité pour la conservation des forêts alluviales de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carnnot Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinceslas Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4243,77 +4243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving biodiversity indicators of sustainable forest management: Tree genus abundance rather than tree genus richness and dominance for understory vegetation in French lowland oak hornbeam forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4360,51 +4360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we reliably estimate species richness with large plots? an assessment through calibration training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 203 (2), pp.303-315. </w:t>
@@ -4519,77 +4519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term seed bank dynamics in a temperate forest under conversion from coppice-with-standards to high forest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Calster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Wyngene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4631,77 +4631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are plant censuses carried out on small quadrats more reliable than on larger ones?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 188 (2), pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4726,90 +4726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sampling time, species richness and observer on the exhaustiveness of plant censuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (3), pp.299-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,51 +4847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus Index as an indicator of forest stand and soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 233 (1), pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4937,51 +4937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des chênaies - Impact des modes de gestion sylvicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,77 +5045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des modes de gestion sylvicole sur la biodiversité des chênaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arbeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Info médias - Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5140,64 +5140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sessile oak (Quercus petraea Liebl.) site index variations in relation to climate, topography and soil in even-aged high-forest stands in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,51 +5296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, p. 63 - p. 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5365,64 +5365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sessile oak (Quercus petraea Liebl.) site index variations in relation to climate, topography and soil in even-aged high-forest stands in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,51 +5499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus Index: an integrated tool for the assessment of forest floor and topsoil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5616,64 +5616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,51 +5832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de conifères - Les enseignements de l'arboretum forestier des Barillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,437 +5921,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autécologie du pin laricio de Corse dans le secteur ligérien</w:t>
+                <w:t xml:space="preserve">Pin laricio : croissance en hauteur en région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, XLVIII (3), pp.201-216</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574229v1</w:t>
+                <w:t xml:space="preserve">hal-02576596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin laricio : croissance en hauteur en région Centre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sylviculture du pin sylvestre en plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geldreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 109</w:t>
+              <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31, pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576596v1</w:t>
+                <w:t xml:space="preserve">hal-02576910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviculture du pin sylvestre en plaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Autécologie du pin laricio de Corse dans les Pays de la Loire et en région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin technique de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31, pp.65-70</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 109, pp.52-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576910v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autécologie du pin laricio de Corse dans les Pays de la Loire et en région Centre</w:t>
+                <w:t xml:space="preserve">Autécologie du pin laricio de Corse dans le secteur ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 109, pp.52-56</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, XLVIII (3), pp.201-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576597v1</w:t>
+                <w:t xml:space="preserve">hal-02574229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'âge et de la vitesse de croissance sur le coeur rouge du Pin laricio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4, p. 23 - p. 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6389,51 +6389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations milieu-production du pin laricio - Etude de la croissance en hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations techniques du CEMAGREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 96, note 2, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6471,51 +6471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mélèze hybride en plantation : résultats provisoires sur 17 sites en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6566,51 +6566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats d'un réseau d'essais sur le dépressage et la première éclaircie du pin Laricio en Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 78, pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6661,359 +6661,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Pierre‐yves Quenette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sentilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480485v1</w:t>
+                <w:t xml:space="preserve">hal-05480469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Quenette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sentilles</w:t>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480469v1</w:t>
+                <w:t xml:space="preserve">hal-05480485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les principales essences forestières de la ripisylve? Etats des lieux et prospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Comment améliorer la gestion de nos ripisylves ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Orléans, France</w:t>
@@ -7042,77 +7042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupleraies sauvages et plantées. Contrastes et similitudes sous l'angle biologique et écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7176,77 +7176,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tours, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7271,103 +7271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés (45). Apparition et évolution de l'abondance des espèces invasives en huit ans (2012-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tours, France. pp.21</w:t>
@@ -7390,618 +7390,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un regard croisé &amp;quot;terrestre/aquatique&amp;quot; dans les petites Vallées de Puisaye (89) : biodiversité de l'écotone rivière/ripisylve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées du DSS (domaine scientifique stratégique) « Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques » d'Irstea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607610v1</w:t>
+                <w:t xml:space="preserve">hal-02609647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard croisé &amp;quot;terrestre/aquatique&amp;quot; dans les petites Vallées de Puisaye (89) : biodiversité de l'écotone rivière/ripisylve</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du DSS (domaine scientifique stratégique) « Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques » d'Irstea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.11</w:t>
+              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609647v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau-II : Dynamique temporelle des saulaies-peupleraies en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. S. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La forêt alluviale ligérienne, autre forêt remarquable de la Région Centre Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hémeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t>
+              <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608380v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt alluviale ligérienne, autre forêt remarquable de la Région Centre Val de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.41</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608528v1</w:t>
+                <w:t xml:space="preserve">hal-02607610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire bryo-lichénique des troncs de quelques couples d'Érable négondo (E.n.) et de Peuplier noir (P.n.) sur Grande Île (Saint-Père-sur-Loire, Loiret)</w:t>
               </w:r>
@@ -8026,64 +8026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Botaniques du Centre - Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Blois, France. pp.24</w:t>
@@ -8106,325 +8106,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration des bordures de champs par semis de fleurs sauvages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur le suivi floristique des îles de Mareau-aux-Prés (45). Projet BioMareau-II « Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Botaniques du Centre – Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Blois, France. pp.19</w:t>
+              <w:t xml:space="preserve">Journée d'échanges entre établissements de recherche et associations naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nogent-sur-Vernisson, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607032v1</w:t>
+                <w:t xml:space="preserve">hal-02606546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le suivi floristique des îles de Mareau-aux-Prés (45). Projet BioMareau-II « Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Restauration des bordures de champs par semis de fleurs sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Swiderski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges entre établissements de recherche et associations naturalistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nogent-sur-Vernisson, France. pp.15</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Botaniques du Centre – Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Blois, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606546v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés (45) avec des relevés de grandes surfaces. Projet BioMareau-II (2016-2019) « Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hémeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « La végétation alluviale de la Loire : comment étudier un milieu dynamique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Orléans, France. pp.17</w:t>
@@ -8479,64 +8479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8572,557 +8572,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L’Atelier Botanique des Barres : une expérience d’herborisation participative dans l’est du département du Loiret (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léquivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">7èmes rencontres botaniques du Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bourges, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423445v1</w:t>
+                <w:t xml:space="preserve">hal-02605369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Atelier Botanique des Barres : une expérience d’herborisation participative dans l’est du département du Loiret (45)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres botaniques du Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Bourges, France. pp.19</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605369v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau : Tâche 1. Historique des îlots. Cartographie des types de végétation. Inventaire de la flore par îlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9173,51 +9173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tranchées forestières dans le Loiret : localisation et potentialité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9255,51 +9255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel écologique des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,90 +9350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de lisière sur la diversité des communautés végétales dans différents paysages forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès francophone d’écologie des communautés végétales ECOVEG 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tours, France. pp. 1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9458,51 +9458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique et linéaires de transport d’électricité. Perspectives collaboration Irstea - Rte 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9540,51 +9540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique et linéaires de transport d’électricité. Synthèse de la collaboration Irstea (Cemagref) - RTE 2009 à 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de restitution de la collaboration Irstea - Rte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9609,51 +9609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique des pieds de pylônes. Synthèse de la collaboration Irstea - Rte 2009-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9691,51 +9691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La populiculture des vallées de Champagne-Ardenne affecte-t-elle la biodiversité des Carabidés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre champ de colza et forêt : la flore des lisières. Premiers résultats d’une étude menée dans le Gâtinais du Loiret (45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Botaniques du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Orleans, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,467 +9879,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et linéaires de transport d’électricité. Synthèse de la collaboration Cemagref/RTE 2009-2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les forêts anciennes des vallées alluviales de Champagne-Ardenne : de la connaissance scientifique à l’action auprès des propriétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carnnot Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Comité National Avifaune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.48</w:t>
+              <w:t xml:space="preserve">Journée Connaissance et cartographie des forêts anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596909v1</w:t>
+                <w:t xml:space="preserve">hal-02596912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts anciennes des vallées alluviales de Champagne-Ardenne : de la connaissance scientifique à l’action auprès des propriétaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biodiversité et linéaires de transport d’électricité. Synthèse de la collaboration Cemagref/RTE 2009-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Connaissance et cartographie des forêts anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.26</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Comité National Avifaune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596912v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité floristique et des papillons dans les tranchées forestières. Étude menée dans le département du Loiret (45)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Contribution possible au maintien des particularités topographiques (BCAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution expertise RTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594238v1</w:t>
+                <w:t xml:space="preserve">hal-02594239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Comparaison pylône de plein champ / chemin rural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biodiversité floristique et des papillons dans les tranchées forestières. Étude menée dans le département du Loiret (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution expertise RTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594237v1</w:t>
+                <w:t xml:space="preserve">hal-02594238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Contribution possible au maintien des particularités topographiques (BCAE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Comparaison pylône de plein champ / chemin rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution expertise RTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.16</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594239v1</w:t>
+                <w:t xml:space="preserve">hal-02594237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées de Champagne : résultats concernant la flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GIP Ecofor "Biodiversité et Gestion forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Châlons en Champagne, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10364,90 +10364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des Coléoptères Carabidae dans les vallées de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10483,286 +10483,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'outils robustes d'estimation de la richesse minérale du sol utilisant la valeur indicatrice de la flore forestière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Essai de mise au point d'indices synthétiques et universels de valeur patrimoniale et de banalisation de la flore. Exemples d'application dans le département du Loiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque d'Ecologie des communautés végétales "Ecoveg5"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Gembloux, Belgique. pp.14</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Botaniques du Centre «Évaluer les changements passés et futurs de la flore en région Centre»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Orléans, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592172v1</w:t>
+                <w:t xml:space="preserve">hal-02592610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de mise au point d'indices synthétiques et universels de valeur patrimoniale et de banalisation de la flore. Exemples d'application dans le département du Loiret</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'outils robustes d'estimation de la richesse minérale du sol utilisant la valeur indicatrice de la flore forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Botaniques du Centre «Évaluer les changements passés et futurs de la flore en région Centre»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Orléans, France. pp.15</w:t>
+              <w:t xml:space="preserve">5ème Colloque d'Ecologie des communautés végétales "Ecoveg5"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Gembloux, Belgique. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592610v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière : une approche multi-taxinomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Montpellier, France. pp.21</w:t>
@@ -10785,338 +10785,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland oak forests</w:t>
+                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.27</w:t>
+              <w:t xml:space="preserve">Biodiversity in forest ecosystems and landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Kamloops, Canada. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590770v1</w:t>
+                <w:t xml:space="preserve">hal-01189396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland deciduous forests</w:t>
+                <w:t xml:space="preserve">Are tree species diversity and dominance good indicators of understory diversity ? A case study in French lowland oak forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in forest ecosystems and landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Kamloops, Canada. 1 pp</w:t>
+              <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189396v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quel régime de perturbations les espèces forestières sont-elles adaptées ? Importance de l'historique de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11152,256 +11152,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.18</w:t>
+              <w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583484v1</w:t>
+                <w:t xml:space="preserve">hal-02581841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t>
+              <w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581841v1</w:t>
+                <w:t xml:space="preserve">hal-02583484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11445,64 +11445,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11538,398 +11538,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The joint distribution of zoochorous plant species in the presence of wild ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Menanteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ushma Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">5th Young Natural History Scientists' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608517v1</w:t>
+                <w:t xml:space="preserve">hal-03292844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The joint distribution of zoochorous plant species in the presence of wild ungulates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ushma Shukla</w:t>
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Reineking</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Young Natural History Scientists' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292844v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t>
               </w:r>
@@ -11941,64 +11941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12053,77 +12053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12217,51 +12217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t>
@@ -12303,51 +12303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12437,51 +12437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dimouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12519,77 +12519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts mitigés des routes forestières sur la biodiversité floristique en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12685,51 +12685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripisylves et forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
@@ -12896,51 +12896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENECOFOR. Dix ans de suivi de la végétation forestière : aspects méthodologiques et évolution temporelle de la flore (1994/1995-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12948,51 +12948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office National des Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -13075,51 +13075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mirlyaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13169,90 +13169,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13307,64 +13307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des modes de gestion sylvicole sur la biodiversité des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arbeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13415,51 +13415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau d'essais sur le dépressage et les éclaircies précoces des résineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 1990 du département forêt, Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 217-227, 1991, Etudes forêt n° 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13484,51 +13484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du cloisement d'exploitation lors des plantations resineuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 1989 du département forêt, Cemagref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 112-122, 1990, Etudes forêt n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13598,51 +13598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique pour la gestion durable des ripisylves et des forêts alluviales à destination des propriétaires et des gestionnaires forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Peretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13725,51 +13725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13787,64 +13787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exigences écologiques des mélèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mélèze, RIOU NIVERT P.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13901,103 +13901,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Dessanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14023,90 +14023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude « FRAPVAL » : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Synthèse des résultats)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14145,103 +14145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses aux questions des gestionnaires du DPF Loire adressées aux participants des projets BioMareau I et II (2012-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hémeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2019, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14261,623 +14261,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau_2015. Tâche 1.1 Cartographie des communautés végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">BioMareau. Tâche 1.1 Cartographie des communautés végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605372v1</w:t>
+                <w:t xml:space="preserve">hal-02605371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau. Tâche 1.1 Cartographie des communautés végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">BioMareau_2015. Tâche 1.1 Cartographie des communautés végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605371v1</w:t>
+                <w:t xml:space="preserve">hal-02605372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret. Partenariat RTE - Irstea. Programme 2013. Version finale au 5 mars 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Note de synthèse des travaux Irstea 2010-2013 sur la gestion de la biodiversité dans les tranchées forestières créées par les lignes électriques à haute et très haute tension. Partenariat Irstea - Rte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.61</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599848v1</w:t>
+                <w:t xml:space="preserve">hal-02599851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse des travaux Irstea 2010-2013 sur la gestion de la biodiversité dans les tranchées forestières créées par les lignes électriques à haute et très haute tension. Partenariat Irstea - Rte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Note de synthèse des travaux Irstea 2009-2013 sur la gestion de la biodiversité au pied des pylônes des lignes électriques à haute et très haute tension. Partenariat Irstea - Rte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.9</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599851v1</w:t>
+                <w:t xml:space="preserve">hal-02599850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse des travaux Irstea 2009-2013 sur la gestion de la biodiversité au pied des pylônes des lignes électriques à haute et très haute tension. Partenariat Irstea - Rte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mise au point d’une méthode de cartographie du potentiel des tranchées forestières pour la biodiversité. Essai de mise en oeuvre dans le département du Loiret. Partenariat RTE - Irstea. Programme 2013. Version finale au 5 mars 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599850v1</w:t>
+                <w:t xml:space="preserve">hal-02599848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles d’étude des techniques de contrôle de la végétation dans les tranchées forestières. Éléments de réflexion pour le suivi de la biodiversité. Partenariat Rte - Irstea. Programme 2011. Version finale au 27/11/2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact des routes forestières sur la biodiversité floristique en forêt. Synthèse du Projet n°25 Convention cadre Irstea - MEDDTL - DEB (2009-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.27</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597590v1</w:t>
+                <w:t xml:space="preserve">hal-02597893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des routes forestières sur la biodiversité floristique en forêt. Synthèse du Projet n°25 Convention cadre Irstea - MEDDTL - DEB (2009-2011)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Protocoles d’étude des techniques de contrôle de la végétation dans les tranchées forestières. Éléments de réflexion pour le suivi de la biodiversité. Partenariat Rte - Irstea. Programme 2011. Version finale au 27/11/2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597893v1</w:t>
+                <w:t xml:space="preserve">hal-02597590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d’étude des techniques de contrôle de la végétation sous les pylônes des lignes à THT. Éléments de réflexion pour le suivi de la biodiversité. Partenariat Rte - Irstea. Programme 2011. Version finale au 27/11/2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2012, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -14893,320 +14893,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles écologiques des routes forestières dans la conservation de la biodiversité floristique en forêt. Volet n° 2 : Inventaires grandes surfaces en forêt d’Orléans (45)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biodiversité floristique et des rhopalocères dans les tranchées forestières créées par les lignes THT. Étude menée dans le département du Loiret (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.41</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596911v1</w:t>
+                <w:t xml:space="preserve">hal-02594678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Comparaison pylône de plein champ / chemin rural dans le département du Loiret (45)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rôles écologiques des routes forestières dans la conservation de la biodiversité floristique en forêt. Volet n° 2 : Inventaires grandes surfaces en forêt d’Orléans (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.33</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594679v1</w:t>
+                <w:t xml:space="preserve">hal-02596911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité floristique et des rhopalocères dans les tranchées forestières créées par les lignes THT. Étude menée dans le département du Loiret (45)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Comparaison pylône de plein champ / chemin rural dans le département du Loiret (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.46</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594678v1</w:t>
+                <w:t xml:space="preserve">hal-02594679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique sous les pylônes des lignes à THT. Étude prospective menée dans le département du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -15228,90 +15228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne. Rôle de l'antécédent historique et de l'intensité des entretiens des peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux subnaturels. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15350,51 +15350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de relevé de végétation par parcelle entière : étude de l'effet opérateur en forêt de Rambouillet (78)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15468,90 +15468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique, entomologique et ornithologique des vallées alluviales de Champagne-Ardenne : Rôle de l'antécédent historique et de l'intensité des entretiens de peupleraies, en interaction avec la station et en référence aux habitats forestiers et prairiaux sub-naturels. Rapport intermédiaire d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15584,158 +15584,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de suivi de la biodiversité en forêt. Action Flore menée en 2005 : Influence de l'effet opérateur pour des relevés floristiques effectués sur des parcelles entières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'intention des gestionnaires : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587110v1</w:t>
+                <w:t xml:space="preserve">hal-02584106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention ONF-Cemagref 2004 - Action 5 - Tâches 2.1 (Appui à l'actualisation des directives biodiversité) et 2.2.(Méthodes de suivi de la biodiversité en forêt) - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15753,51 +15753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de suivi de la biodiversité en forêt. Actions menées en 2004 : Suivis dendrométriques en RBI. Relevés floristiques par parcelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15809,435 +15809,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'intention des gestionnaires : rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Méthode de suivi de la biodiversité en forêt. Action Flore menée en 2005 : Influence de l'effet opérateur pour des relevés floristiques effectués sur des parcelles entières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.103</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584106v1</w:t>
+                <w:t xml:space="preserve">hal-02587110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 3ème tranche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2004, pp.61</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582933v1</w:t>
+                <w:t xml:space="preserve">hal-02582938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la biodiversité forestière en Brie : influence du type de peuplement (rapport final)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 3ème tranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2004, pp.121</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583759v1</w:t>
+                <w:t xml:space="preserve">hal-02582933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la biodiversité forestière en Brie : influence du type de peuplement (rapport final)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2004, pp.180</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2004, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582938v1</w:t>
+                <w:t xml:space="preserve">hal-02583759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'échantillonnage de la végétation pour le suivi et la caractérisation de la biodiversité : tests de méthodes à l'attention des gestionnaires. Rapport d'avancement 1ère et 2ème tranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16268,51 +16268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les types de stations forestières de la Champagne sénonaise incluant la vallée de la Vanne et les vallées sèches et alluviales du Pays d'Othe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16343,51 +16343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des stations forestières de la forêt domaniale de Montargis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16425,220 +16425,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'année météorologique aux Barres en 1994</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Autécologie du pin Laricio de Corse dans le secteur ligérien (Pays de la Loire et Centre) : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1995, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1995, pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574663v1</w:t>
+                <w:t xml:space="preserve">hal-02581981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autécologie du pin Laricio de Corse dans le secteur ligérien (Pays de la Loire et Centre) : rapport final</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L'année météorologique aux Barres en 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1995, pp.148</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1995, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581981v1</w:t>
+                <w:t xml:space="preserve">hal-02574663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autécologie du pin laricio de Corse en pays de la Loire : analyse des données; approche mono-factorielle :rapport intermediaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16682,51 +16682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des stations forestières de la Champagne sénonaise (incluant la vallée de la Vanne et les vallées sèches et alluviales du Pays d'Othe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1992, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16757,51 +16757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préétude de la typologie des stations forestières de la Champagne sénonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1991, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16832,51 +16832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations station-production du Douglas dans le Pays d'Othe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1991, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16926,51 +16926,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêt communale de Bouilly-Souligny (10) (partie ouest) : carte des types de stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17157,51 +17157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelis P&#228;rtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riin Tamme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carmona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Riibak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08814-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Calster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Auestad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Basto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bekker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swiderski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carnnot Milard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duprez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53632" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43092" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RCHGP3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/34651" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loussot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9551-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2BFADC4AC00623C718C838342FECB5246CF92AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Calster" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyngene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.06.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF90GTLH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbeille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. For&#234;t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loussot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.1996" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574229v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Raoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geldreich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cazaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609647v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608528v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606546v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaussaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596909v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiberville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandemange" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mirlyaz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594164v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601637v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546259v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baruch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Peretz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547361v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goetsch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599850v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597590v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596911v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594679v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594678v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587110v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587055v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587112v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582933v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581346v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574663v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581981v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574843v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575050v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575051v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575552v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580350v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelis P&#228;rtel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riin Tamme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carmona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Riibak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08814-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Plue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Calster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Auestad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Basto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bekker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swiderski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dum&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.08.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59954" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carnnot Milard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duprez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53632" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43092" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RCHGP3Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/34651" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loussot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9551-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2BFADC4AC00623C718C838342FECB5246CF92AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Calster" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyngene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.06.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF90GTLH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbeille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. For&#234;t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loussot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2002.1996" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576596v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Raoul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geldreich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cazaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaussaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596910v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiberville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594239v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592610v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592172v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590770v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606547v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576688v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/57/66/88/PDF/NO2009-PUB00028718.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandemange" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mirlyaz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594164v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601637v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546259v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baruch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Peretz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547361v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goetsch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605371v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605372v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599848v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597893v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597590v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594678v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596911v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594679v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. T&#233;moin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584106v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587055v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587112v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587110v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581346v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581981v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574663v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574843v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575050v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575051v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575552v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580350v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>