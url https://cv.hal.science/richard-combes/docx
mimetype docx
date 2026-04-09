--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -118,321 +118,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Specialized Wireless Networks Using an ML-Driven Radio Interface</w:t>
+                <w:t xml:space="preserve">Asymptotic Capacity of 1-bit MIMO Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Szczech</w:t>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksymilian Wojnar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3597400⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4), pp.2626-2641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2025.3543724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525826v1</w:t>
+                <w:t xml:space="preserve">hal-05525835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Capacity of 1-bit MIMO Fading Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Specialized Wireless Networks Using an ML-Driven Radio Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Szczech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksymilian Wojnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kosek-Szott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Yang</w:t>
+                <w:t xml:space="preserve">Krzysztof Rusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Combes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Szymon Szott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71 (4), pp.2626-2641. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.141814-141831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2025.3543724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3597400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525835v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Detection in 1-bit Quantized MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (9), pp.5396-5410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -479,51 +479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically Efficient, Polynomial Time Algorithms for Combinatorial Semi Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -570,51 +570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms: Order-optimal Regret without Smoothness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -687,51 +687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Device-to-Device Aided Multicasting in General Network Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Varela Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -778,51 +778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally Efficient Estimation of the Spectral Gap of a Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -882,51 +882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Beamforming: Resource Allocation, Fairness and Flow Level Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -973,51 +973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Rate Sampling in 802.11 Systems: Theory, Design, and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungseul Ok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,51 +1116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical beamforming: Resource allocation, fairness and flow level performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1207,90 +1207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility Optimal Scheduling for Coded Caching in General Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (8), pp.1692-1705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1324,64 +1324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approximate ML Detector for MIMO Channels Corrupted by Phase Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (3), pp.1176 -1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1545,51 +1545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath streaming: fundamental limits and efficient algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,303 +1643,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Rate and Channel Selection in Cognitive Radio Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimal online control for sleep mode in green base stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Proutière</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Chahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2014.2361084⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.140-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101352v1</w:t>
+                <w:t xml:space="preserve">hal-01100652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal online control for sleep mode in green base stations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamic Rate and Channel Selection in Cognitive Radio Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tijani Chahed</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (5), pp.910-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2014.2361084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.10.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01100652v1</w:t>
+                <w:t xml:space="preserve">hal-01101352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Coordination of Self-Organizing Mechanisms in Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Polling with Rerouting and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veeraruna Kavitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2084,278 +2084,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organizing Relays: Dimensioning, Self-Optimization, and Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimal control of wake up mechanisms of femtocells in heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eitan Altman</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Chahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2012.082512.120252⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (3), pp.664 - 672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2012.120415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576185v1</w:t>
+                <w:t xml:space="preserve">hal-01300128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of wake up mechanisms of femtocells in heterogeneous networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Self-Organizing Relays: Dimensioning, Self-Optimization, and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tijani Chahed</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwi Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (3), pp.664 - 672. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.487 - 500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2012.120415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2012.082512.120252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300128v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling gain for frequency-selective Rayleigh-fading channels with application to self-organizing packet scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conference on Learning Theory (COLT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.6016-6040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2567,64 +2567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bandit Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Information Theory Workshop (ITW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sydney, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2671,51 +2671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2753,51 +2753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension of Mcdiarmid's Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.79-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2831,64 +2831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Capacity of Non-Coherent One-Bit MIMO Channels with Block Fading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.2359-2364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2935,51 +2935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thompson Sampling For Combinatorial Bandits: Polynomial Regret and Mismatched Sampling Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3142,51 +3142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimal algorithms for multi-player bandits without collision sensing information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3237,51 +3237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Suboptimality of Thompson Sampling in High Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3319,51 +3319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically Efficient, Polynomial-Time Algorithms for Combinatorial Semi-Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,51 +3423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically Optimal Strategies for Combinatorial Semi-Bandits in Polynomial Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3499,269 +3499,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMETRICS '20: ACM SIGMETRICS / International Conference on Measurement and Modeling of Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Boston MA USA, United States. pp.107-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3393691.3394225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396943v2</w:t>
+                <w:t xml:space="preserve">hal-04492158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vernade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMETRICS '20: ACM SIGMETRICS / International Conference on Measurement and Modeling of Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally Efficient Estimation of the Spectral Gap of a Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3808,51 +3808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Retransmission Policies for Ultra-Reliable Low Latency Communications with Delayed Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,64 +3912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate ML Detection for MIMO Phase Noise Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Zurich Seminar on Information and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4029,77 +4029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4133,90 +4133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility Optimal Scheduling for Coded Caching in General Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vail, United States. pp.1919-1923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device-to-Device Aided Multicasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Varela Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4348,269 +4348,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minimax Optimal Algorithm for Crowdsourcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Opportunistic Content Delivery in Fading Broadcast Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems Conference NIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2017 - 2017 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/glocom.2017.8254966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592105v1</w:t>
+                <w:t xml:space="preserve">hal-01568780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Content Delivery in Fading Broadcast Channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Minimax Optimal Algorithm for Crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2017 - 2017 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Information Processing Systems Conference NIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/glocom.2017.8254966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01568780v1</w:t>
+                <w:t xml:space="preserve">hal-01592105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Exploration in Structured Stochastic Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath Streaming Fundamental Limits and Efficient Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandits with Budgets: Regret Lower Bounds and Optimal Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4869,51 +4869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Rank: Regret Lower Bound and Efficient Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Bandits Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,51 +5107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipschitz bandits: Regret lower bounds and optimal algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,51 +5189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal rate sampling in 802.11 systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,51 +5310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unimodal bandits: Regret lower bounds and optimal algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5392,51 +5392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference coordination in wireless networks: A flow-level perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of autonomic functionalities in communications networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization in wireless networks: a flow-level perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of packet scheduling in self-optimization processes: application to coverage-capacity optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,51 +5972,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic and Adversarial Combinatorial Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Rate Sampling in 802.11 Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szczech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Wojnar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kosek-Szott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rusek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Szott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3597400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3543724" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cuvelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2946772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Touati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322205.3311078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Floquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungseul Ok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Proutiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggyu Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2854758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghorbel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2844622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2017.2774803" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadegh Talebi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Zou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2747409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2633065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.2361084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Saker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLW5SBZ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2013.08.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.082512.120252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J620H3LW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW62417.2025.11240367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619488" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchan Jeong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hyun Nam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwoo Shin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410220.3453926" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393691.3394225" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3309697.3331486" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Hoang Ngo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2017.8254966" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magureanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Rayadurgam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745847" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745852" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3543724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szczech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Wojnar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kosek-Szott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rusek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Szott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3597400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cuvelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2946772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Touati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322205.3311078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Floquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungseul Ok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Proutiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggyu Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2854758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghorbel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2844622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2017.2774803" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadegh Talebi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Zou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2747409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2633065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Saker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLW5SBZ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.2361084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2013.08.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.082512.120252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J620H3LW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW62417.2025.11240367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619488" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchan Jeong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hyun Nam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwoo Shin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410220.3453926" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393691.3394225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3309697.3331486" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Hoang Ngo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2017.8254966" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magureanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Rayadurgam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745847" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745852" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>