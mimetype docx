--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -118,321 +118,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Capacity of 1-bit MIMO Fading Channels</w:t>
+                <w:t xml:space="preserve">Toward Specialized Wireless Networks Using an ML-Driven Radio Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Yang</w:t>
+                <w:t xml:space="preserve">Kamil Szczech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Combes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maksymilian Wojnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kosek-Szott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Szott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2025.3543724⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.141814-141831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3597400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525835v1</w:t>
+                <w:t xml:space="preserve">hal-05525826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Specialized Wireless Networks Using an ML-Driven Radio Interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Capacity of 1-bit MIMO Fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Rusek</w:t>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Szott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.141814-141831. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4), pp.2626-2641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3597400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2025.3543724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525826v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Detection in 1-bit Quantized MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (9), pp.5396-5410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -479,51 +479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically Efficient, Polynomial Time Algorithms for Combinatorial Semi Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -564,265 +564,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms: Order-optimal Regret without Smoothness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of Device-to-Device Aided Multicasting in General Network Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Varela Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.137-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3379480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2946772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942575v1</w:t>
+                <w:t xml:space="preserve">hal-03942589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Device-to-Device Aided Multicasting in General Network Topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms: Order-optimal Regret without Smoothness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Varela Santana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Combes</w:t>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (1), pp.137-149. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2946772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3379480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942589v1</w:t>
+                <w:t xml:space="preserve">hal-03942575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally Efficient Estimation of the Spectral Gap of a Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -882,51 +882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Beamforming: Resource Allocation, Fairness and Flow Level Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -973,51 +973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Rate Sampling in 802.11 Systems: Theory, Design, and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungseul Ok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,339 +1097,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical beamforming: Resource allocation, fairness and flow level performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utility Optimal Scheduling for Coded Caching in General Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zwi Altman</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (8), pp.1692-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2018.2844622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492437v1</w:t>
+                <w:t xml:space="preserve">hal-03676657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility Optimal Scheduling for Coded Caching in General Topologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Approximate ML Detector for MIMO Channels Corrupted by Phase Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (8), pp.1692-1705. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (3), pp.1176 -1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2018.2844622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tcomm.2017.2774803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676657v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approximate ML Detector for MIMO Channels Corrupted by Phase Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hierarchical beamforming: Resource allocation, fairness and flow level performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (3), pp.1176 -1189. </w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127-128, pp.36-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcomm.2017.2774803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575803v1</w:t>
+                <w:t xml:space="preserve">hal-04492437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Online Shortest Path Routing: The Value of Feedback</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1545,51 +1545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath streaming: fundamental limits and efficient algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1649,51 +1649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal online control for sleep mode in green base stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,64 +1791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Rate and Channel Selection in Cognitive Radio Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (5), pp.910-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1895,51 +1895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Coordination of Self-Organizing Mechanisms in Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Polling with Rerouting and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veeraruna Kavitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Chahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,51 +2207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organizing Relays: Dimensioning, Self-Optimization, and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling gain for frequency-selective Rayleigh-fading channels with application to self-organizing packet scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,572 +2453,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Bandits on Ellipsoids: Minimax Optimal Algorithms</w:t>
+                <w:t xml:space="preserve">The Bandit Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conference on Learning Theory (COLT 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sydney, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW62417.2025.11240367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369727v1</w:t>
+                <w:t xml:space="preserve">hal-05525847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bandit Channel</w:t>
+                <w:t xml:space="preserve">Linear Bandits on Ellipsoids: Minimax Optimal Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th Annual Conference on Learning Theory (COLT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.6016-6040</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525847v1</w:t>
+                <w:t xml:space="preserve">hal-05369727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Extension of Mcdiarmid's Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.79-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561239v1</w:t>
+                <w:t xml:space="preserve">hal-05525875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of Mcdiarmid's Inequality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thompson Sampling For Combinatorial Bandits: Polynomial Regret and Mismatched Sampling Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525875v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Capacity of Non-Coherent One-Bit MIMO Channels with Block Fading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.2359-2364, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling For Combinatorial Bandits: Polynomial Regret and Mismatched Sampling Paradox</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088046v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Linear Bandits under Noisy Features: Towards Bayesian Oracles</w:t>
               </w:r>
@@ -3142,51 +3142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimal algorithms for multi-player bandits without collision sensing information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3218,550 +3218,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Suboptimality of Thompson Sampling in High Dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymptotically Optimal Strategies for Combinatorial Semi-Bandits in Polynomial Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942542v1</w:t>
+                <w:t xml:space="preserve">hal-03162140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistically Efficient, Polynomial-Time Algorithms for Combinatorial Semi-Bandits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Suboptimality of Thompson Sampling in High Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMETRICS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201526v1</w:t>
+                <w:t xml:space="preserve">hal-03942542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically Optimal Strategies for Combinatorial Semi-Bandits in Polynomial Time</w:t>
+                <w:t xml:space="preserve">Statistically Efficient, Polynomial-Time Algorithms for Combinatorial Semi-Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMETRICS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410220.3453926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162140v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vernade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMETRICS '20: ACM SIGMETRICS / International Conference on Measurement and Modeling of Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492158v1</w:t>
+                <w:t xml:space="preserve">hal-02396943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMETRICS '20: ACM SIGMETRICS / International Conference on Measurement and Modeling of Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Boston MA USA, United States. pp.107-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3393691.3394225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396943v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally Efficient Estimation of the Spectral Gap of a Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3808,51 +3808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Retransmission Policies for Ultra-Reliable Low Latency Communications with Delayed Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,64 +3912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate ML Detection for MIMO Phase Noise Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Zurich Seminar on Information and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4003,103 +4003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Content Delivery in Fading Broadcast Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4133,90 +4133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility Optimal Scheduling for Coded Caching in General Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vail, United States. pp.1919-1923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4250,77 +4250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device-to-Device Aided Multicasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Varela Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vail, United States. pp.771-775, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4354,103 +4354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Content Delivery in Fading Broadcast Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2017 - 2017 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4484,64 +4484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimax Optimal Algorithm for Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems Conference NIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4566,51 +4566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Exploration in Structured Stochastic Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath Streaming Fundamental Limits and Efficient Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,494 +4759,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandits with Budgets: Regret Lower Bounds and Optimal Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Learning to Rank: Regret Lower Bound and Efficient Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Magureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srikant Rayadurgam</w:t>
+                <w:t xml:space="preserve">Cyrille Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMETRICS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ACM, 2015, Portland, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2745844.2745847⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2745844.2745852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257889v1</w:t>
+                <w:t xml:space="preserve">hal-01257894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Rank: Regret Lower Bound and Efficient Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combinatorial Bandits Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Laroche</w:t>
+                <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMETRICS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIPS 2015 - Twenty-ninth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257894v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Bandits Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bandits with Budgets: Regret Lower Bounds and Optimal Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadegh Talebi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Lelarge</w:t>
+                <w:t xml:space="preserve">Srikant Rayadurgam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2015 - Twenty-ninth Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMETRICS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, 2015, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2745844.2745847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257796v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz bandits: Regret lower bounds and optimal algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unimodal bandits: Regret lower bounds and optimal algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ICML 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092791v1</w:t>
+                <w:t xml:space="preserve">hal-01092662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal rate sampling in 802.11 systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donggyu Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,139 +5291,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimodal bandits: Regret lower bounds and optimal algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lipschitz bandits: Regret lower bounds and optimal algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Magureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">COLT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092662v1</w:t>
+                <w:t xml:space="preserve">hal-01092791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference coordination in wireless networks: A flow-level perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of autonomic functionalities in communications networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization in wireless networks: a flow-level perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of packet scheduling in self-optimization processes: application to coverage-capacity optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,90 +5972,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic and Adversarial Combinatorial Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6073,64 +6073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Rate Sampling in 802.11 Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donggyu Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3543724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szczech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Wojnar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kosek-Szott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rusek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Szott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3597400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cuvelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2946772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Touati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322205.3311078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Floquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungseul Ok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Proutiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggyu Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2854758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghorbel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2844622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2017.2774803" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadegh Talebi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Zou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2747409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2633065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Saker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLW5SBZ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.2361084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2013.08.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.082512.120252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J620H3LW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW62417.2025.11240367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619488" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchan Jeong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hyun Nam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwoo Shin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410220.3453926" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393691.3394225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3309697.3331486" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Hoang Ngo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2017.8254966" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magureanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Rayadurgam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745847" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745852" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szczech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Wojnar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kosek-Szott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rusek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Szott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3597400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3543724" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cuvelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela Santana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2946772" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Touati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322205.3311078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Floquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungseul Ok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Proutiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggyu Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2854758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghorbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2844622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2017.2774803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadegh Talebi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Zou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2747409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2633065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Saker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLW5SBZ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.2361084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2013.08.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.082512.120252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J620H3LW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW62417.2025.11240367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619651" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchan Jeong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hyun Nam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwoo Shin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410220.3453926" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393691.3394225" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3309697.3331486" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Hoang Ngo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2017.8254966" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magureanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745852" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Rayadurgam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745847" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>