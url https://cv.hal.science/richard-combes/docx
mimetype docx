--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -118,321 +118,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Specialized Wireless Networks Using an ML-Driven Radio Interface</w:t>
+                <w:t xml:space="preserve">Asymptotic Capacity of 1-bit MIMO Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Szczech</w:t>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksymilian Wojnar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3597400⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4), pp.2626-2641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2025.3543724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525826v1</w:t>
+                <w:t xml:space="preserve">hal-05525835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Capacity of 1-bit MIMO Fading Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Specialized Wireless Networks Using an ML-Driven Radio Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Szczech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksymilian Wojnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kosek-Szott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Yang</w:t>
+                <w:t xml:space="preserve">Krzysztof Rusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Combes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Szymon Szott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71 (4), pp.2626-2641. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.141814-141831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2025.3543724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3597400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525835v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Detection in 1-bit Quantized MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodor Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (9), pp.5396-5410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -479,51 +479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically Efficient, Polynomial Time Algorithms for Combinatorial Semi Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -583,51 +583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Device-to-Device Aided Multicasting in General Network Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Varela Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -674,51 +674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms: Order-optimal Regret without Smoothness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -778,51 +778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally Efficient Estimation of the Spectral Gap of a Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -882,51 +882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Beamforming: Resource Allocation, Fairness and Flow Level Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -973,51 +973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Rate Sampling in 802.11 Systems: Theory, Design, and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungseul Ok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1103,90 +1103,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility Optimal Scheduling for Coded Caching in General Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (8), pp.1692-1705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1220,64 +1220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approximate ML Detector for MIMO Channels Corrupted by Phase Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (3), pp.1176 -1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1324,51 +1324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical beamforming: Resource allocation, fairness and flow level performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1545,51 +1545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath streaming: fundamental limits and efficient algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1649,51 +1649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal online control for sleep mode in green base stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,51 +1791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Rate and Channel Selection in Cognitive Radio Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1895,51 +1895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Coordination of Self-Organizing Mechanisms in Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Polling with Rerouting and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veeraruna Kavitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Chahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,51 +2207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organizing Relays: Dimensioning, Self-Optimization, and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling gain for frequency-selective Rayleigh-fading channels with application to self-organizing packet scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,256 +2453,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bandit Channel</w:t>
+                <w:t xml:space="preserve">Linear Bandits on Ellipsoids: Minimax Optimal Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th Annual Conference on Learning Theory (COLT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. pp.6016-6040</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525847v1</w:t>
+                <w:t xml:space="preserve">hal-05369727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Bandits on Ellipsoids: Minimax Optimal Algorithms</w:t>
+                <w:t xml:space="preserve">The Bandit Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conference on Learning Theory (COLT 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sydney, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW62417.2025.11240367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369727v1</w:t>
+                <w:t xml:space="preserve">hal-05525847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension of Mcdiarmid's Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.79-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2749,51 +2749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thompson Sampling For Combinatorial Bandits: Polynomial Regret and Mismatched Sampling Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2818,64 +2818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Capacity of Non-Coherent One-Bit MIMO Channels with Block Fading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.2359-2364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2922,51 +2922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloha, police d'états: Un contrôle d'admission implicite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3142,51 +3142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimal algorithms for multi-player bandits without collision sensing information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3218,550 +3218,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically Optimal Strategies for Combinatorial Semi-Bandits in Polynomial Time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the Suboptimality of Thompson Sampling in High Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162140v1</w:t>
+                <w:t xml:space="preserve">hal-03942542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Suboptimality of Thompson Sampling in High Dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Statistically Efficient, Polynomial-Time Algorithms for Combinatorial Semi-Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMETRICS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410220.3453926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942542v1</w:t>
+                <w:t xml:space="preserve">hal-03201526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistically Efficient, Polynomial-Time Algorithms for Combinatorial Semi-Bandits</w:t>
+                <w:t xml:space="preserve">Asymptotically Optimal Strategies for Combinatorial Semi-Bandits in Polynomial Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMETRICS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3410220.3453926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03201526v1</w:t>
+                <w:t xml:space="preserve">hal-03162140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Proutiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMETRICS '20: ACM SIGMETRICS / International Conference on Measurement and Modeling of Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Boston MA USA, United States. pp.107-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3393691.3394225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396943v2</w:t>
+                <w:t xml:space="preserve">hal-04492158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimodal Bandits with Continuous Arms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vernade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMETRICS '20: ACM SIGMETRICS / International Conference on Measurement and Modeling of Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally Efficient Estimation of the Spectral Gap of a Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3808,51 +3808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Retransmission Policies for Ultra-Reliable Low Latency Communications with Delayed Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,64 +3912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate ML Detection for MIMO Phase Noise Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Zurich Seminar on Information and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4029,77 +4029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4133,90 +4133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility Optimal Scheduling for Coded Caching in General Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vail, United States. pp.1919-1923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device-to-Device Aided Multicasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Varela Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,77 +4380,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2017 - 2017 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4497,51 +4497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimax Optimal Algorithm for Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems Conference NIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4566,51 +4566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Exploration in Structured Stochastic Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipath Streaming Fundamental Limits and Efficient Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Rank: Regret Lower Bound and Efficient Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Bandits Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandits with Budgets: Regret Lower Bounds and Optimal Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,51 +5094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unimodal bandits: Regret lower bounds and optimal algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,51 +5176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal rate sampling in 802.11 systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,51 +5310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipschitz bandits: Regret lower bounds and optimal algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5392,51 +5392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference coordination in wireless networks: A flow-level perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of autonomic functionalities in communications networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization in wireless networks: a flow-level perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of packet scheduling in self-optimization processes: application to coverage-capacity optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwi Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,51 +5972,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic and Adversarial Combinatorial Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Rate Sampling in 802.11 Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Proutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szczech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Wojnar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kosek-Szott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rusek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Szott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3597400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3543724" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cuvelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela Santana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2946772" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Touati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322205.3311078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Floquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungseul Ok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Proutiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggyu Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2854758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghorbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2844622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2017.2774803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadegh Talebi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Zou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2747409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2633065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Saker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLW5SBZ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.2361084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2013.08.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.082512.120252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J620H3LW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW62417.2025.11240367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619651" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchan Jeong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hyun Nam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwoo Shin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410220.3453926" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393691.3394225" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3309697.3331486" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Hoang Ngo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2017.8254966" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magureanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745852" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Rayadurgam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745847" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3543724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szczech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Wojnar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kosek-Szott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rusek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Szott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3597400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cuvelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela Santana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2946772" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prouti&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Touati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322205.3311078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Floquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungseul Ok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Proutiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggyu Yun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2854758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghorbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2844622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2017.2774803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.09.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadegh Talebi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Zou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2747409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2633065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Saker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.10.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLW5SBZ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.2361084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2357511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeraruna Kavitha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2013.08.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.082512.120252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2011.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J620H3LW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW62417.2025.11240367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619651" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hun Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchan Jeong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hyun Nam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwoo Shin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410220.3453926" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393691.3394225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3309697.3331486" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000245082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Hoang Ngo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2018.8437596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/glocom.2017.8254966" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magureanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896377.2901485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745852" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Rayadurgam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745847" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>