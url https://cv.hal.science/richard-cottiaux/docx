--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -590,286 +590,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene human mitochondrial genomes suggest late dispersal of non- Africans and a Late Glacial population turnover in Europe</w:t>
+                <w:t xml:space="preserve">Pleistocene Mitochondrial Genomes Suggest a Single Major Dispersal of Non-Africans and a Late Glacial Population Turnover in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrile Renaud</w:t>
+                <w:t xml:space="preserve">Gabriel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alissa Mittnick</w:t>
+                <w:t xml:space="preserve">Alissa Mittnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
+                <w:t xml:space="preserve">Dorothée g. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26, pp.827-833</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.827-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315076v1</w:t>
+                <w:t xml:space="preserve">hal-02006636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene Mitochondrial Genomes Suggest a Single Major Dispersal of Non-Africans and a Late Glacial Population Turnover in Europe</w:t>
+                <w:t xml:space="preserve">Pleistocene human mitochondrial genomes suggest late dispersal of non- Africans and a Late Glacial population turnover in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alissa Mittnik</w:t>
+                <w:t xml:space="preserve">Gabrile Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée g. Drucker</w:t>
+                <w:t xml:space="preserve">Alissa Mittnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (6), pp.827-833. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 26, pp.827-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006636v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture du Néolithique ancien à Corbeil-Essonnes :</w:t>
               </w:r>
@@ -2493,172 +2493,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique récent dans le Bassin parisien (3600-2900 avant notre ère) : périodisation et faciès régionaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole de Tours-sur-Marne (Marne), 140 ans plus tard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Ihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure, Evin Jacques. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux; Richard ; Salanova; Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.455-529, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.373-388, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01159121v1</w:t>
+                <w:t xml:space="preserve">hal-01538897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites d'habitat du Néolithique récent dans la basse vallée de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2667,348 +2637,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Cottiaux, Laure Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du IVe millénaire dans le Bassin parisien, le Néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l’Est et l’Association des Amis de la revue archéologique d’Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-187, 2014, Revue Archéologique de l'Est, 34è supp. /Revue Archéologique d’Île-de-France, 1er supp., 978-2-915544-25-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d’habitat du Néolithique récent de Presles-et-Boves, « Les Bois-Plantés » (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.27-92, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole de Tours-sur-Marne (Marne), 140 ans plus tard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewen Ihuel</w:t>
+                <w:t xml:space="preserve">Le Néolithique récent dans le Bassin parisien (3600-2900 avant notre ère) : périodisation et faciès régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mille</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux; Richard ; Salanova; Laure. </w:t>
+                <w:t xml:space="preserve">T. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux Richard, Salanova Laure, Evin Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.373-388, 2014, 978-2-915544-25-1</w:t>
+              <w:t xml:space="preserve">La fin du IVe millénaire dans le bassin parisien : le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société archéologique de l'Est ; Association des amis de la Revue archéologique d'Ile-de-France, pp.455-529, 2014, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538897v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Néolithique récent à l’âge du Bronze dans le Centre Nord de la France : les étapes de l’évolution chrono-culturelle</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,255 +3354,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique récent dans le Centre Nord de la France (3400/3300-2800/2700 av. J.-C.) : l’avenir du Seine-Oise-Marne en question</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Costa</w:t>
+                <w:t xml:space="preserve">Les grands boulversements du IIIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">J. Evin. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Demoule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Société Préhistorique française, pp.165-184, 2007, Congrès du Centenaire de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">La révolution néolithique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. La Découverte, pp.140-170, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314058v1</w:t>
+                <w:t xml:space="preserve">hal-03055182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands boulversements du IIIe millénaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jallot</w:t>
+                <w:t xml:space="preserve">Le Néolithique récent dans le Centre Nord de la France (3400/3300-2800/2700 av. J.-C.) : l’avenir du Seine-Oise-Marne en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Demoule. </w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Evin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La révolution néolithique en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. La Découverte, pp.140-170, 2007</w:t>
+              <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Société Préhistorique française, pp.165-184, 2007, Congrès du Centenaire de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055182v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de la fin du 4e et du 3e millénaire dans le Centre Nord de la France</w:t>
               </w:r>
@@ -3614,51 +3614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internéo 2, journée d’information du 14 novembre 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-81, 1998</w:t>
@@ -4776,51 +4776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claye-Souilly (77) Les Monts Gardés 1, Lot 11 du TGV est européen. Compte-rendu préliminaire d’évaluation archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5181,51 +5181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mathieson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Alpaslan-Roodenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;cs&#233;nyi-Nagy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0356-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrile Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e&#160;g. Drucker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Confaloni&#233;ri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannick Le Bolloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias Meirinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rae.revues.org/7461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/IMG/pdf/-195.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pantano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duplessis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ferroukhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mathieson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Alpaslan-Roodenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;cs&#233;nyi-Nagy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0356-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e&#160;g. Drucker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrile Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Confaloni&#233;ri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannick Le Bolloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias Meirinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rae.revues.org/7461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/IMG/pdf/-195.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pantano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duplessis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ferroukhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>