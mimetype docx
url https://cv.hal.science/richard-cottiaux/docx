--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -322,295 +322,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic history of southeastern Europe</w:t>
+                <w:t xml:space="preserve">Aquatic resources in human diet in the Late Mesolithic in Northern France and Luxembourg: insights from carbon, nitrogen and sulphur isotope ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Mathieson</w:t>
+                <w:t xml:space="preserve">Dorothée Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songül Alpaslan-Roodenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cosimo Posth</w:t>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Szécsényi-Nagy</w:t>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadin Rohland</w:t>
+                <w:t xml:space="preserve">Daniel Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 555 (7695), pp.197-203. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.351-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature25778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-016-0356-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339006v1</w:t>
+                <w:t xml:space="preserve">hal-02779720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic resources in human diet in the Late Mesolithic in Northern France and Luxembourg: insights from carbon, nitrogen and sulphur isotope ratios</w:t>
+                <w:t xml:space="preserve">The genomic history of southeastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Drucker</w:t>
+                <w:t xml:space="preserve">Iain Mathieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Songül Alpaslan-Roodenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+                <w:t xml:space="preserve">Anna Szécsényi-Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mordant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+                <w:t xml:space="preserve">Nadin Rohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.351-368. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555 (7695), pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-016-0356-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature25778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779720v1</w:t>
+                <w:t xml:space="preserve">hal-03339006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene Mitochondrial Genomes Suggest a Single Major Dispersal of Non-Africans and a Late Glacial Population Turnover in Europe</w:t>
               </w:r>
@@ -3117,264 +3117,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte du Néolithique moyen de Maisons-Alfort « ZAC d’Alfort » (Val-de-Marne).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ensembles céramiques de la fin du IIIe millénaire (230-1900 avant notre ère) dans le Centre Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Durbet</w:t>
+                <w:t xml:space="preserve">P. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">G. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Salanova; Y. Tchérémissinoff; J. Vital. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo 7, journée d’information du 22 novembre 2008, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Internéo et SPF, pp.71-86, 2008</w:t>
+              <w:t xml:space="preserve">Les ensembles problématiques de la transition Néolithique-Age du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105 (3), Société Préhistorique française, pp.595-615, 2008, séance de la Société Préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03881105v1</w:t>
+                <w:t xml:space="preserve">hal-01313979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles céramiques de la fin du IIIe millénaire (230-1900 avant notre ère) dans le Centre Nord de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enceinte du Néolithique moyen de Maisons-Alfort « ZAC d’Alfort » (Val-de-Marne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Hamon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Magne</w:t>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Richard</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ensembles problématiques de la transition Néolithique-Age du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 105 (3), Société Préhistorique française, pp.595-615, 2008, séance de la Société Préhistorique française</w:t>
+              <w:t xml:space="preserve">Internéo 7, journée d’information du 22 novembre 2008, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internéo et SPF, pp.71-86, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313979v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03881105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands boulversements du IIIe millénaire</w:t>
               </w:r>
@@ -3640,51 +3640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Vander Linden; L. Salanova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le troisième millénaire dans le nord de la France et en Belgique</w:t>
@@ -3898,51 +3898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4404,271 +4404,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrières-en-Brie (Seine-et-Marne), ZAC Parc du Bel Air : (BAV1 et BAV2) : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montévrain (Seine-et-Marne), &amp;quot;Le Clos Rose&amp;quot; : lot L1 : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunet</w:t>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+                <w:t xml:space="preserve">Christophe Borgnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barenghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Pantano</w:t>
+                <w:t xml:space="preserve">Mathieu Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2015, 1 vol. (94 p.) : 58 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 1 vol. (238 p.) : 43 fig., ill. en noir et en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601210v1</w:t>
+                <w:t xml:space="preserve">hal-02896676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montévrain (Seine-et-Marne), &amp;quot;Le Clos Rose&amp;quot; : lot L1 : rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferrières-en-Brie (Seine-et-Marne), ZAC Parc du Bel Air : (BAV1 et BAV2) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+                <w:t xml:space="preserve">Christophe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Borgnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+                <w:t xml:space="preserve">Frédéric Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Duplessis</w:t>
+                <w:t xml:space="preserve">Lydia Pantano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 1 vol. (238 p.) : 43 fig., ill. en noir et en coul. ; 30 cm</w:t>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2015, 1 vol. (94 p.) : 58 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896676v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute Fès-Taza. Fouille archéologique préventive au lieu-dit Moulay Idriss (Fès). 03 mars au 25 avril 2008. Données archéologiques brutes dans l'attente des datations : rapport intermédiaire Inrap</w:t>
               </w:r>
@@ -5181,51 +5181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mathieson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Alpaslan-Roodenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;cs&#233;nyi-Nagy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0356-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e&#160;g. Drucker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrile Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Confaloni&#233;ri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannick Le Bolloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias Meirinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rae.revues.org/7461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/IMG/pdf/-195.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pantano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duplessis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ferroukhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0356-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mathieson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Alpaslan-Roodenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;cs&#233;nyi-Nagy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25778" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e&#160;g. Drucker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrile Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Confaloni&#233;ri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannick Le Bolloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias Meirinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04890386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rae.revues.org/7461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://citeres.univ-tours.fr/IMG/pdf/-195.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/7461" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblio.naturalsciences.be/associated_publications/anthropologica-prehistorica/anthropologica-et-praehistorica/ap-115/ap115_73-75.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duplessis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Pantano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ferroukhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>