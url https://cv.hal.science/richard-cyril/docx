--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1676,399 +1676,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methane line list with sub-MHz accuracy in the 1250 to 1380 cm−1 range from optical frequency comb Fourier transform spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Resolution spectroscopy and analysis of the fundamental modes of 28 Si F 4 . Accurate experimental determination of the Si − F bond length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 383, pp.111549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170412v1</w:t>
+                <w:t xml:space="preserve">hal-03541451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution spectroscopy and analysis of the fundamental modes of 28 Si F 4 . Accurate experimental determination of the Si − F bond length</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The HITRAN2020 molecular spectroscopic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Rothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Hargreaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Karlovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 383, pp.111549. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 277, pp.107949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541451v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HITRAN2020 molecular spectroscopic database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methane line list with sub-MHz accuracy in the 1250 to 1380 cm−1 range from optical frequency comb Fourier transform spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Rothman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.J. Hargreaves</w:t>
+                <w:t xml:space="preserve">Matthias Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hashemi</w:t>
+                <w:t xml:space="preserve">Adrian Hjältén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Karlovets</w:t>
+                <w:t xml:space="preserve">Karol Krzempek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 277, pp.107949. </w:t>
+              <w:t xml:space="preserve">, 2022, 288, pp.108252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568684v1</w:t>
+                <w:t xml:space="preserve">hal-04170412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution far-infrared synchrotron FTIR spectroscopy and analysis of the ν 7 , ν 19 and ν 20 bands of trioxane</w:t>
               </w:r>
@@ -2537,633 +2537,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decade with VAMDC: Results and Ambitions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic relations for tetrahedral and octahedral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms8040076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1206, pp.127729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.127729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030550v1</w:t>
+                <w:t xml:space="preserve">hal-03030693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic relations for tetrahedral and octahedral molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line positions and intensities for the ν 2 /ν 4 bands of 5 isotopologues of germane near 11.5 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rizopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kwabia Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.127729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030693v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line positions and intensities for the ν 2 /ν 4 bands of 5 isotopologues of germane near 11.5 µm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Richard</w:t>
+                <w:t xml:space="preserve">Calculated spectroscopic databases for the VAMDC portal: New molecules and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Kwabia Tchana</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.107474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107474⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 251, pp.107096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076876v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated spectroscopic databases for the VAMDC portal: New molecules and improvements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of combination bands of sulfur hexafluoride 32 SF 6 based on global fits. Update of the SHeCaSDa database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madhur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368, pp.111251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2020.111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165695v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of combination bands of sulfur hexafluoride 32 SF 6 based on global fits. Update of the SHeCaSDa database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Decade with VAMDC: Results and Ambitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby K Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Richard</w:t>
+                <w:t xml:space="preserve">Yaye Awa Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Madhur</w:t>
+                <w:t xml:space="preserve">Yuri L Babikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faye</w:t>
+                <w:t xml:space="preserve">Philippe Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 368, pp.111251. </w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2020.111251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atoms8040076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030684v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
               </w:r>
@@ -3515,576 +3515,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardez</w:t>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
+              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774214v1</w:t>
+                <w:t xml:space="preserve">hal-01806935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VAMDC Portal as a Major Enabler of Atomic and Molecular Data Citation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pure rotation spectrum of CF 4 in the v 3 = 1 state using THz synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+                <w:t xml:space="preserve">M. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo-Maria Zwolf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/galaxies6040105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 348, pp.43-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356345v1</w:t>
+                <w:t xml:space="preserve">hal-02356375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gardez</w:t>
+                <w:t xml:space="preserve">A. Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Georges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806935v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure rotation spectrum of CF 4 in the v 3 = 1 state using THz synchrotron radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Boudon</w:t>
+                <w:t xml:space="preserve">The VAMDC Portal as a Major Enabler of Atomic and Molecular Data Citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carlos</w:t>
+                <w:t xml:space="preserve">Carlo-Maria Zwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaye-Awa Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 348, pp.43-46. </w:t>
+              <w:t xml:space="preserve">Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/galaxies6040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356375v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,51 +4092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 201, pp.75-93. </w:t>
@@ -4285,303 +4285,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono-deuterated dimethyl ether: laboratory spectrum up to 1 THz: torsion-rotational spectrum within the vibrational ground-state for the symmetric and asymmetric conformers and first detection in IRAS 16293-2422</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeeman spectroscopy of NiH: Landé factors of three Ω=3/2 excited electronic states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Margulès</w:t>
+                <w:t xml:space="preserve">Heather Harker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Guillaume Tourasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Kahane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 292, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2013.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220826⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952115v1</w:t>
+                <w:t xml:space="preserve">hal-03030734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeman spectroscopy of NiH: Landé factors of three Ω=3/2 excited electronic states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mono-deuterated dimethyl ether: laboratory spectrum up to 1 THz: torsion-rotational spectrum within the vibrational ground-state for the symmetric and asymmetric conformers and first detection in IRAS 16293-2422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Harker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tourasse</w:t>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Crozet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2013.09.005⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 552 (2), pp.A117/1-A117/10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030734v1</w:t>
+                <w:t xml:space="preserve">hal-00952115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HITRAN2012 molecular spectroscopic database</w:t>
               </w:r>
@@ -4752,51 +4752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Harker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ashworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Rothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the terahertz rotational spectrum of the three mono-13C ethyl cyanides (13C-CH3CH2CN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5965,51 +5965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F5A8FD8"/>
+    <w:nsid w:val="596FE292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6196,51 +6196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-cyril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8882-8448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/richard_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MXK-8751-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hargreaves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Yurchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05004328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/addf3e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035053v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Kamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Raddaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05352348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Fathallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30214267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04682766v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Melis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Knagg-Baugh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04536820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Fathallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04597681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Merkulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4851253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04167252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Thornquist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butterworth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04143516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaseem Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108779" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04170412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Germann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Krzempek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108252" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111549" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Rothman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hashemi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Karlovets" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo&#235;te" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Scott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquinet-Husson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;din" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141282" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Albert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby K Antony" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Awa Ba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri L Babikov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8040076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127729" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107474" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04165695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madhur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111251" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Butterworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.D. V D Bekerom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.D. V D Steeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo-Maria Zwolf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye-Awa Ba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dobrev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Ross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2014.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarrelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220826" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Harker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85Q0HQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Rothman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Gordon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Babikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chris Benner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2013.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LT5T9VR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166625v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ashworth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.655336" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frommhold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWLJ8GT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219713" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Wannous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/1/172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forthomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9033968" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05521389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Kwabia Tchana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595685v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10255" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-cyril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8882-8448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/richard_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MXK-8751-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hargreaves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Yurchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05004328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/addf3e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035053v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Kamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Raddaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05352348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Fathallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30214267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04682766v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Melis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Knagg-Baugh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04536820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Fathallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04597681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Merkulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4851253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04167252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Thornquist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butterworth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04143516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaseem Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108779" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111549" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Rothman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hashemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Karlovets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107949" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04170412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Germann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Krzempek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108252" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo&#235;te" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Scott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquinet-Husson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;din" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141282" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127729" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04165695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madhur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111251" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Albert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby K Antony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Awa Ba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri L Babikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8040076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Butterworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.D. V D Bekerom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.D. V D Steeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo-Maria Zwolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye-Awa Ba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040105" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dobrev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Ross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2014.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Harker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.09.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85Q0HQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarrelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220826" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Rothman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Gordon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Babikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chris Benner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2013.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LT5T9VR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166625v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ashworth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.655336" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frommhold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWLJ8GT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219713" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Wannous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/1/172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forthomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9033968" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05521389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Kwabia Tchana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595685v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10255" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>