--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1676,399 +1676,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution spectroscopy and analysis of the fundamental modes of 28 Si F 4 . Accurate experimental determination of the Si − F bond length</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A methane line list with sub-MHz accuracy in the 1250 to 1380 cm−1 range from optical frequency comb Fourier transform spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Germann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hjältén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Krzempek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.108252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541451v1</w:t>
+                <w:t xml:space="preserve">hal-04170412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HITRAN2020 molecular spectroscopic database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Resolution spectroscopy and analysis of the fundamental modes of 28 Si F 4 . Accurate experimental determination of the Si − F bond length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 277, pp.107949. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 383, pp.111549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568684v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methane line list with sub-MHz accuracy in the 1250 to 1380 cm−1 range from optical frequency comb Fourier transform spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The HITRAN2020 molecular spectroscopic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Germann</w:t>
+                <w:t xml:space="preserve">L.S. Rothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Hjältén</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Richard</w:t>
+                <w:t xml:space="preserve">R. Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Krzempek</w:t>
+                <w:t xml:space="preserve">Ekaterina Karlovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 288, pp.108252. </w:t>
+              <w:t xml:space="preserve">, 2022, 277, pp.107949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170412v1</w:t>
+                <w:t xml:space="preserve">hal-04568684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution far-infrared synchrotron FTIR spectroscopy and analysis of the ν 7 , ν 19 and ν 20 bands of trioxane</w:t>
               </w:r>
@@ -2269,295 +2269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2020 edition of the GEISA spectroscopic database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Torsional-rotational spectrum of doubly deuterated dimethyl ether (CH3OCHD2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delahaye</w:t>
+                <w:t xml:space="preserve">J. K. Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Armante</w:t>
+                <w:t xml:space="preserve">L. Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Scott</w:t>
+                <w:t xml:space="preserve">R. A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jacquinet-Husson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chédin</w:t>
+                <w:t xml:space="preserve">J.-C. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111510⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 651, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337047v1</w:t>
+                <w:t xml:space="preserve">hal-03306201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsional-rotational spectrum of doubly deuterated dimethyl ether (CH3OCHD2)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">The 2020 edition of the GEISA spectroscopic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. K. Jørgensen</w:t>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Margulès</w:t>
+                <w:t xml:space="preserve">N.A. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Motiyenko</w:t>
+                <w:t xml:space="preserve">N. Jacquinet-Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Guillemin</w:t>
+                <w:t xml:space="preserve">A. Chédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 651, pp.A120. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 380, pp.111510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306201v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic relations for tetrahedral and octahedral molecules</w:t>
               </w:r>
@@ -2771,399 +2771,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated spectroscopic databases for the VAMDC portal: New molecules and improvements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decade with VAMDC: Results and Ambitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rotger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby K Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaye Awa Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri L Babikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107096⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms8040076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165695v1</w:t>
+                <w:t xml:space="preserve">hal-03030550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of combination bands of sulfur hexafluoride 32 SF 6 based on global fits. Update of the SHeCaSDa database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ke</w:t>
+                <w:t xml:space="preserve">Calculated spectroscopic databases for the VAMDC portal: New molecules and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.107096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2020.111251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03030684v1</w:t>
+                <w:t xml:space="preserve">hal-04165695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decade with VAMDC: Results and Ambitions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and modeling of combination bands of sulfur hexafluoride 32 SF 6 based on global fits. Update of the SHeCaSDa database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaye Awa Ba</w:t>
+                <w:t xml:space="preserve">H. Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri L Babikov</w:t>
+                <w:t xml:space="preserve">V. Madhur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bollard</w:t>
+                <w:t xml:space="preserve">M. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (4), pp.76. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368, pp.111251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atoms8040076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2020.111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030550v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
               </w:r>
@@ -3515,576 +3515,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gardez</w:t>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806935v1</w:t>
+                <w:t xml:space="preserve">hal-01774214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure rotation spectrum of CF 4 in the v 3 = 1 state using THz synchrotron radiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The VAMDC Portal as a Major Enabler of Atomic and Molecular Data Citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carlos</w:t>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo-Maria Zwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaye-Awa Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/galaxies6040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356375v1</w:t>
+                <w:t xml:space="preserve">hal-02356345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Aline Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774214v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VAMDC Portal as a Major Enabler of Atomic and Molecular Data Citation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+                <w:t xml:space="preserve">Pure rotation spectrum of CF 4 in the v 3 = 1 state using THz synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo-Maria Zwolf</w:t>
+                <w:t xml:space="preserve">M. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaye-Awa Ba</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (4), pp.105. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 348, pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/galaxies6040105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356345v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,51 +4092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 201, pp.75-93. </w:t>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Rothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5965,51 +5965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="596FE292"/>
+    <w:nsid w:val="72D7D07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6196,51 +6196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-cyril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8882-8448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/richard_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MXK-8751-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hargreaves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Yurchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05004328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/addf3e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035053v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Kamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Raddaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05352348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Fathallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30214267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04682766v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Melis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Knagg-Baugh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04536820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Fathallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04597681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Merkulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4851253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04167252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Thornquist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butterworth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04143516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaseem Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108779" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111549" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Rothman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hashemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Karlovets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107949" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04170412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Germann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Krzempek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108252" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo&#235;te" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Scott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquinet-Husson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;din" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141282" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127729" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04165695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madhur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111251" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Albert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby K Antony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Awa Ba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri L Babikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8040076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Butterworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.D. V D Bekerom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.D. V D Steeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo-Maria Zwolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye-Awa Ba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040105" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dobrev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Ross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2014.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Harker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.09.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85Q0HQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarrelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220826" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Rothman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Gordon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Babikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chris Benner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2013.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LT5T9VR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166625v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ashworth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.655336" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frommhold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWLJ8GT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219713" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Wannous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/1/172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forthomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9033968" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05521389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Kwabia Tchana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595685v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10255" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-cyril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8882-8448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/richard_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MXK-8751-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hargreaves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Yurchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05004328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/addf3e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035053v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Kamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Raddaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05352348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Fathallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30214267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04682766v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Melis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Knagg-Baugh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04536820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Fathallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04597681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Merkulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4851253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04167252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Thornquist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butterworth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04143516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaseem Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108779" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04170412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Germann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Krzempek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108252" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111549" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Rothman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hashemi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Karlovets" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo&#235;te" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Scott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquinet-Husson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;din" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127729" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby K Antony" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Awa Ba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri L Babikov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8040076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04165695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madhur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111251" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Butterworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.D. V D Bekerom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.D. V D Steeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo-Maria Zwolf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye-Awa Ba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dobrev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Ross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2014.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Harker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.09.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85Q0HQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarrelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220826" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Rothman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Gordon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Babikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chris Benner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2013.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LT5T9VR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166625v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ashworth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.655336" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frommhold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWLJ8GT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219713" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Wannous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/1/172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forthomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9033968" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05521389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Kwabia Tchana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595685v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10255" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>