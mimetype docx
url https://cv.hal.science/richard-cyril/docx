--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">richard_c_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">yyt45_oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/MXK-8751-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,5165 +245,5165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HITRAN2024 methane update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tennyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Yurchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 349, pp.109736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cometary Fluorescence Model for the ν3 Vibrational Band of Cyanogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landsheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 988 (1), pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/addf3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental spectra and quantitative modeling of the bending dyad of silane in the 900 cm-1 region for its 3 isotopologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landsheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational Analysis of the ν1, ν4, ν1 + ν4 and ν1 − ν4 Bands of 13CF4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Ben Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (21), pp.4267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules30214267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siril: An Advanced Tool for Astronomical Image Processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unrivaled accuracy in measuring rotational transitions of greenhouse gases: THz CRDS of CF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Melis</w:t>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Knagg-Baugh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.07242⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP00653D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682766v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the rotationally-resolved 3.3 µm region of C2H4 in natural isotopic abundance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siril: An Advanced Tool for Astronomical Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Knagg-Baugh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108995⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (102), pp.7242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.07242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536820v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casda24: Latest Updates to the Dijon Calculated Spectroscopic Databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis of the rotationally-resolved 3.3 µm region of C2H4 in natural isotopic abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ben Fathallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tudorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariia Merkulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 327, pp.109127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4851253⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 323, pp.108995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597681v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrivaled accuracy in measuring rotational transitions of greenhouse gases: THz CRDS of CF4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">Casda24: Latest Updates to the Dijon Calculated Spectroscopic Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Fathallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raef Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Merkulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP00653D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 327, pp.109127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4851253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517326v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ro-vibrational ν 2 mode spectrum of methane investigated by ultrabroadband coherent Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ona Thornquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0138803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and N2 collisional broadening of far-infrared methane lines at low-temperature with application to Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.115692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution far-infrared spectroscopy and analysis of the ν3 and ν6 bands of chloromethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Vaseem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.108779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methane line list with sub-MHz accuracy in the 1250 to 1380 cm−1 range from optical frequency comb Fourier transform spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Resolution spectroscopy and analysis of the fundamental modes of 28 Si F 4 . Accurate experimental determination of the Si − F bond length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 383, pp.111549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170412v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution spectroscopy and analysis of the fundamental modes of 28 Si F 4 . Accurate experimental determination of the Si − F bond length</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The HITRAN2020 molecular spectroscopic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Rothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Hargreaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Karlovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 277, pp.107949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541451v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HITRAN2020 molecular spectroscopic database</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methane line list with sub-MHz accuracy in the 1250 to 1380 cm−1 range from optical frequency comb Fourier transform spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hashemi</w:t>
+                <w:t xml:space="preserve">Matthias Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Karlovets</w:t>
+                <w:t xml:space="preserve">Adrian Hjältén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Krzempek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 277, pp.107949. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107949⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 288, pp.108252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568684v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution far-infrared synchrotron FTIR spectroscopy and analysis of the ν 7 , ν 19 and ν 20 bands of trioxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 386, pp.111614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2022.111614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical expression of tensorial rotational operators for semi-classical interpretation of molecular spectra. Relations between molecular Hamiltonian parameters in different formalisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boudon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Willis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 385, pp.111602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2022.111602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsional-rotational spectrum of doubly deuterated dimethyl ether (CH3OCHD2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 651, pp.A120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202141282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2020 edition of the GEISA spectroscopic database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jacquinet-Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 380, pp.111510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2021.111510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic relations for tetrahedral and octahedral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1206, pp.127729. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.127729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line positions and intensities for the ν 2 /ν 4 bands of 5 isotopologues of germane near 11.5 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rizopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kwabia Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.107474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decade with VAMDC: Results and Ambitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Albert</w:t>
+                <w:t xml:space="preserve">Calculated spectroscopic databases for the VAMDC portal: New molecules and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobby K Antony</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms8040076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.107096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030550v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated spectroscopic databases for the VAMDC portal: New molecules and improvements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Boudon</w:t>
+                <w:t xml:space="preserve">A Decade with VAMDC: Results and Ambitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby K Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaye Awa Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rotger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuri L Babikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107096⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms8040076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165695v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of combination bands of sulfur hexafluoride 32 SF 6 based on global fits. Update of the SHeCaSDa database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madhur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 368, pp.111251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2020.111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Malgoyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν3, ν4 and 2ν4 bands of SiF4 in natural isotopic abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 253, pp.107114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying methane vibrational and rotational temperature with Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V.D. V D Bekerom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V.D. V D Steeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236, pp.106562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardez</w:t>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774214v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VAMDC Portal as a Major Enabler of Atomic and Molecular Data Citation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo-Maria Zwolf</w:t>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaye-Awa Ba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">A. Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (4), pp.105. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/galaxies6040105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356345v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The VAMDC Portal as a Major Enabler of Atomic and Molecular Data Citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gardez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
+                <w:t xml:space="preserve">Carlo-Maria Zwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaye-Awa Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
+              <w:t xml:space="preserve">Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/galaxies6040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806935v1</w:t>
+                <w:t xml:space="preserve">hal-02356345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure rotation spectrum of CF 4 in the v 3 = 1 state using THz synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 348, pp.43-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 201, pp.75-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Lande factors in the F-4 Delta(5/2),(7/2) state of (FeH)-Fe-56 by laser excitation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J. Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 303, pp.46-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeeman spectroscopy of NiH: Landé factors of three Ω=3/2 excited electronic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Harker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tourasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J. Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 292, pp.28-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono-deuterated dimethyl ether: laboratory spectrum up to 1 THz: torsion-rotational spectrum within the vibrational ground-state for the symmetric and asymmetric conformers and first detection in IRAS 16293-2422</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 552 (2), pp.A117/1-A117/10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201220826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HITRAN2012 molecular spectroscopic database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Rothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Babikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chris Benner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130, pp.4-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolved fluorescence spectra of NiH. Electronic structure, electronic energy transfer, and the Zeeman effect in low-lying states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Harker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ashworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110 (17), pp.2019-2033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2012.655336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New section of the HITRAN database: Collision-induced absorption (CIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Rothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Frommhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (11), pp.1276-1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the terahertz rotational spectrum of the three mono-13C ethyl cyanides (13C-CH3CH2CN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 543, pp.135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201219713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LABORATORY MEASUREMENTS OF NiH BY FOURIER TRANSFORM DISPERSED FLUORESCENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 696 (1), pp.172-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/696/1/172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Metal−Hydride Discharge Source, with Observations on NiH and FeH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ashworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Forthomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (47), pp.13159-13166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9033968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5392,262 +5413,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de Silane : Analyse des fréquences et des intensités de SiH4 dans la région 800-2300 cm−1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fridolin Kwabia Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM 2025 -Journées de spectroscopie Moléculaire 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05521389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5657,130 +5678,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière pour sonder le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Ellipses, 2024, 9782340087156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5790,114 +5811,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie électronique et effet zeeman dans le radical NiH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Claude Bernard - Lyon I, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010LYO10255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00595685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5965,51 +5986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D7D07D"/>
+    <w:nsid w:val="AEE8D4BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6196,51 +6217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-cyril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8882-8448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/richard_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MXK-8751-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hargreaves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Yurchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05004328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/addf3e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035053v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Kamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Raddaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05352348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Fathallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30214267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04682766v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Melis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Knagg-Baugh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04536820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Fathallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04597681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Merkulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4851253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04167252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Thornquist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butterworth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04143516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaseem Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108779" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04170412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Germann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Krzempek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108252" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111549" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Rothman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hashemi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Karlovets" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo&#235;te" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Scott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquinet-Husson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;din" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127729" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby K Antony" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Awa Ba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri L Babikov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8040076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04165695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madhur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111251" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Butterworth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.D. V D Bekerom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.D. V D Steeg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356345v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo-Maria Zwolf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye-Awa Ba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dobrev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Ross" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2014.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Harker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.09.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85Q0HQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarrelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220826" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Rothman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Gordon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Babikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chris Benner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2013.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LT5T9VR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166625v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ashworth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.655336" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frommhold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWLJ8GT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219713" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Wannous" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/1/172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forthomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9033968" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05521389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Kwabia Tchana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595685v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10255" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-cyril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8882-8448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/richard_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=yyt45_oAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/MXK-8751-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hargreaves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Yurchenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109736" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05004328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/addf3e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035053v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Kamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Raddaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05352348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Fathallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30214267" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04682766v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Melis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Knagg-Baugh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04536820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Fathallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04597681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Merkulova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4851253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04167252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Thornquist" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellanos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butterworth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138803" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04143516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaseem Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108779" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111549" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Rothman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hashemi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Karlovets" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04170412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Germann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Krzempek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111614" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo&#235;te" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141282" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Scott" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquinet-Husson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;din" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127729" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04165695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby K Antony" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Awa Ba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri L Babikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8040076" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madhur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111251" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Butterworth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.D. V D Bekerom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.D. V D Steeg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo-Maria Zwolf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye-Awa Ba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dobrev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Ross" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2014.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Harker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourasse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.09.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85Q0HQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarrelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220826" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Rothman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Gordon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Babikov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chris Benner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2013.07.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LT5T9VR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ashworth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2012.655336" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frommhold" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.11.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWLJ8GT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219713" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Wannous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/1/172" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04158166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Field" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forthomme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9033968" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05521389v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Kwabia Tchana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595685v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10255" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>