--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -333,51 +333,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of tau neutrinos and non-unitary neutrino mixing with the first six detection units of KM3NeT/ORCA</w:t>
+                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_{\mu}$ flux with six detection units of KM3NeT/ORCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
@@ -397,121 +397,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Alves Garre</w:t>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 07, pp.213. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (8), pp.871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2025)213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-14513-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954057v1</w:t>
+                <w:t xml:space="preserve">hal-05039109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an ultra-high-energy cosmic neutrino with KM3NeT</w:t>
+                <w:t xml:space="preserve">Study of tau neutrinos and non-unitary neutrino mixing with the first six detection units of KM3NeT/ORCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
@@ -531,121 +531,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alves Garre</w:t>
+                <w:t xml:space="preserve">S Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 638 (8050), pp.376-382. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07, pp.213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08543-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2025)213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944817v1</w:t>
+                <w:t xml:space="preserve">hal-04954057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_{\mu}$ flux with six detection units of KM3NeT/ORCA</w:t>
+                <w:t xml:space="preserve">Observation of an ultra-high-energy cosmic neutrino with KM3NeT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
@@ -659,127 +659,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (8), pp.871. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 638 (8050), pp.376-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-14513-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08543-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039109v1</w:t>
+                <w:t xml:space="preserve">hal-04944817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for non-standard neutrino interactions with the first six detection units of KM3NeT/ORCA</w:t>
+                <w:t xml:space="preserve">First Searches for Dark Matter with the KM3NeT Neutrino Telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
@@ -793,127 +793,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.073. </w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/02/073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829671v1</w:t>
+                <w:t xml:space="preserve">hal-04806442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Searches for Dark Matter with the KM3NeT Neutrino Telescopes</w:t>
+                <w:t xml:space="preserve">Probing invisible neutrino decay with the first six detection units of KM3NeT/ORCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
@@ -927,127 +927,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 03, pp.058. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806442v1</w:t>
+                <w:t xml:space="preserve">hal-04917600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing invisible neutrino decay with the first six detection units of KM3NeT/ORCA</w:t>
+                <w:t xml:space="preserve">Search for non-standard neutrino interactions with the first six detection units of KM3NeT/ORCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
@@ -1061,103 +1061,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.105. </w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/02/073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917600v1</w:t>
+                <w:t xml:space="preserve">hal-04829671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KM3NeT Constraint on Lorentz-Violating Superluminal Neutrino Velocity</w:t>
               </w:r>
@@ -1216,51 +1216,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
+              <w:t xml:space="preserve">Commun.Phys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-025-02347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
@@ -1329,72 +1329,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
@@ -1484,51 +1484,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 984 (2), pp.L41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/adcc29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
@@ -1539,295 +1539,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gSeaGen code by KM3NeT: an efficient tool to propagate muons simulated with CORSIKA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ultra-high-energy event KM3-230213A within the global neutrino landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Adriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comput.Phys.Commun.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 314, pp.109660. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.031016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/yypk-zmb8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777125v1</w:t>
+                <w:t xml:space="preserve">hal-04958806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultra-high-energy event KM3-230213A within the global neutrino landscape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">gSeaGen code by KM3NeT: an efficient tool to propagate muons simulated with CORSIKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.031016. </w:t>
+              <w:t xml:space="preserve">Comput.Phys.Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 314, pp.109660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/yypk-zmb8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958806v1</w:t>
+                <w:t xml:space="preserve">hal-04777125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded software of the KM3NeT central logic board</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,563 +1941,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrino Emission from GRB 221009A using the KM3NeT ARCA and ORCA detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for combined analyses of hadronic emission from $\gamma$-ray sources in the Milky Way with CTA and KM3NeT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Unbehaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/08/006⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (2), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12279-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557495v1</w:t>
+                <w:t xml:space="preserve">hal-04212497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power Board of the KM3NeT Digital Optical Module: design, upgrade, and production</w:t>
+                <w:t xml:space="preserve">Measurement of neutrino oscillation parameters with the first six detection units of KM3NeT/ORCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R Alhebsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13112044⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323210v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for combined analyses of hadronic emission from $\gamma$-ray sources in the Milky Way with CTA and KM3NeT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for Neutrino Emission from GRB 221009A using the KM3NeT ARCA and ORCA detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (2), pp.112. </w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12279-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/08/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212497v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of neutrino oscillation parameters with the first six detection units of KM3NeT/ORCA</w:t>
+                <w:t xml:space="preserve">The Power Board of the KM3NeT Digital Optical Module: design, upgrade, and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.206. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics13112044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679229v1</w:t>
+                <w:t xml:space="preserve">hal-04323210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric muons measured with the KM3NeT detectors in comparison with updated numeric predictions</w:t>
               </w:r>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,295 +3013,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KM3NeT broadcast optical data transport system</w:t>
+                <w:t xml:space="preserve">Probing invisible neutrino decay with KM3NeT-ORCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ambrosone</w:t>
+                <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (02), pp.T02001. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/T02001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2023)090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992048v1</w:t>
+                <w:t xml:space="preserve">hal-03997454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing invisible neutrino decay with KM3NeT-ORCA</w:t>
+                <w:t xml:space="preserve">KM3NeT broadcast optical data transport system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ameli</w:t>
+                <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 04, pp.090. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (02), pp.T02001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2023)090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/T02001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997454v1</w:t>
+                <w:t xml:space="preserve">hal-03992048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of the cosmic ray shadow of the Moon and the Sun with KM3NeT/ORCA</w:t>
               </w:r>
@@ -3313,98 +3313,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83 (4), pp.344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11401-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
@@ -3415,295 +3415,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined sensitivity of JUNO and KM3NeT/ORCA to the neutrino mass ordering</w:t>
+                <w:t xml:space="preserve">Implementation and first results of the KM3NeT real-time core-collapse supernova neutrino search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03, pp.55. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (4), pp.317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10137-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376783v1</w:t>
+                <w:t xml:space="preserve">hal-03715679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and first results of the KM3NeT real-time core-collapse supernova neutrino search</w:t>
+                <w:t xml:space="preserve">Combined sensitivity of JUNO and KM3NeT/ORCA to the neutrino mass ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (4), pp.317. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10137-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715679v1</w:t>
+                <w:t xml:space="preserve">hal-03376783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The KM3NeT multi-PMT optical module</w:t>
               </w:r>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3862,85 +3862,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1040, pp.167132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
@@ -3983,77 +3983,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (1), pp.26. </w:t>
@@ -4085,295 +4085,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsars with NenuFAR: Backend and pipelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Brionne</w:t>
+                <w:t xml:space="preserve">Sensitivity to light sterile neutrino mixing parameters with KM3NeT/ORCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039339⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315788v1</w:t>
+                <w:t xml:space="preserve">hal-03325201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to light sterile neutrino mixing parameters with KM3NeT/ORCA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Aly</w:t>
+                <w:t xml:space="preserve">Pulsars with NenuFAR: Backend and pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bondonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Theureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.180. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 652, pp.A34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325201v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The KM3NeT potential for the next core-collapse supernova observation with neutrinos</w:t>
               </w:r>
@@ -4385,77 +4385,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81 (5), pp.445. </w:t>
@@ -4640,51 +4640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Control Unit of the KM3NeT Data Acquisition System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,77 +4787,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), pp.P11027. </w:t>
@@ -4889,295 +4889,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event reconstruction for KM3NeT/ORCA using convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence of atmospheric muon flux on seawater depth measured with the first KM3NeT detection units: The KM3NeT Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Androulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/10/P10005⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (2), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-7629-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178773v1</w:t>
+                <w:t xml:space="preserve">hal-03171488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of atmospheric muon flux on seawater depth measured with the first KM3NeT detection units: The KM3NeT Collaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event reconstruction for KM3NeT/ORCA using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Androulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80 (2), pp.99. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.P10005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-7629-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/10/P10005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171488v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gSeaGen: The KM3NeT GENIE-based code for neutrino telescopes</w:t>
               </w:r>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Akrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Anassontzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5444,51 +5444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KM3NeT front-end and readout electronics system: hardware, firmware and software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,51 +5725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Akrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Anassontzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,51 +6159,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.Al Samarai</w:t>
+                <w:t xml:space="preserve">I. Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (03), pp.P03002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6363,429 +6363,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01390517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for correlations between the arrival directions of IceCube neutrino events and ultrahigh-energy cosmic rays detected by the Pierre Auger Observatory and the Telescope Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+                <w:t xml:space="preserve">Prototype muon detectors for the AMIGA component of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/01/037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (02), pp.P02012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/11/02/P02012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01302331v1</w:t>
+                <w:t xml:space="preserve">in2p3-01302384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Radiation Energy in the Radio Signal of Extensive Air Showers as a Universal Estimator of Cosmic-Ray Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun-Joo Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.241101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01313571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype muon detectors for the AMIGA component of the Pierre Auger Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+                <w:t xml:space="preserve">Search for correlations between the arrival directions of IceCube neutrino events and ultrahigh-energy cosmic rays detected by the Pierre Auger Observatory and the Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (02), pp.P02012. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (01), pp.037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/11/02/P02012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/01/037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01302384v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01302331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal asymmetry in the risetime of the surface detector signals of the Pierre Auger Observatory</w:t>
               </w:r>
@@ -7167,993 +7167,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01240296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved limit to the diffuse flux of ultrahigh energy neutrinos from the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Cosmic Ray Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.092008⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 798, pp.172-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467626v1</w:t>
+                <w:t xml:space="preserve">in2p3-01114254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Anisotropies in the Arrival Directions of the Highest Energy Cosmic Rays Detected by the Pierre Auger Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aab</w:t>
+                <w:t xml:space="preserve">Evidence for the charge-excess contribution in air shower radio emission observed by the CODALEMA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Avenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Lebrun</w:t>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/15⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.50-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01088484v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the charge-excess contribution in air shower radio emission observed by the CODALEMA experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the cosmic ray spectrum above 4×1018 eV using inclined events detected with the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belletoile</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Marin</w:t>
+                <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Martin</w:t>
+                <w:t xml:space="preserve">C. Berat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69, pp.50-60. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 08, 049 (25 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2015.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/08/049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01138851v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01139193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the cosmic ray spectrum above 4×1018 eV using inclined events detected with the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Improved limit to the diffuse flux of ultrahigh energy neutrinos from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Berat</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/08/049⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.092008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.092008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01139193v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Cosmic Ray Observatory</w:t>
+                <w:t xml:space="preserve">Searches for Anisotropies in the Arrival Directions of the Highest Energy Cosmic Rays Detected by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Al Samarai</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.058⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 804 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01114254v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01088484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale distribution of ultra high energy cosmic rays detected at the Pierre Auger Observatory with zenith angles up to 80$^\circ$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 802 (2), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/802/2/111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01088477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muons in air showers at the Pierre Auger Observatory: Mean number in highly inclined events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.032003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.032003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01114249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for patterns by combining cosmic-ray energy and arrival directions at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8162,802 +8162,802 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, 269 (15 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01071164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of inclined air showers detected with the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Muons in air showers at the Pierre Auger Observatory: Measurement of atmospheric production depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Aglietta</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ahlers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. J. Ahn</w:t>
+                <w:t xml:space="preserve">Pascal Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/08/019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, 012012 (15 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01049904v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01037861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of atmospheric aerosols at the Pierre Auger Observatory using studies of air mass trajectories in South America</w:t>
+                <w:t xml:space="preserve">A search for point sources of EeV photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 789, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/789/2/160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.05.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00998925v1</w:t>
+                <w:t xml:space="preserve">in2p3-01006574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muons in air showers at the Pierre Auger Observatory: Measurement of atmospheric production depth</w:t>
+                <w:t xml:space="preserve">Probing the radio emission from air showers with polarization measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Gate</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lautridou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Maller</w:t>
+                <w:t xml:space="preserve">C. Bérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, 012012 (15 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.012012⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.052002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.052002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01037861v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00948263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for point sources of EeV photons</w:t>
+                <w:t xml:space="preserve">Origin of atmospheric aerosols at the Pierre Auger Observatory using studies of air mass trajectories in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/789/2/160⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp.120-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01006574v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00998925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the radio emission from air showers with polarization measurements</w:t>
+                <w:t xml:space="preserve">Reconstruction of inclined air showers detected with the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lebrun</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.052002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 08, pp.019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/08/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00948263v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01049904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for Large-Scale Anisotropy in the Arrival Directions of Cosmic Rays Detected above Energy of $10^{19}$ eV at the Pierre Auger Observatory and the Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8966,400 +8966,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 794, pp.172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01063005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth of Maximum of Air-Shower Profiles at the Pierre Auger Observatory. I. Measurements at energies above 10^17.8 eV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.122005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01065502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Targeted Search for Point Sources of EeV Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 789, pp.L34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2041-8205/789/2/L34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01010553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth of Maximum of Air-Shower Profiles at the Pierre Auger Observatory. II. Composition Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9368,2544 +9368,2544 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.122006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01065704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Clouds over the Pierre Auger Observatory using Infrared Satellite Data</w:t>
+                <w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lautridou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Maller</w:t>
+                <w:t xml:space="preserve">C. Bérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.P04009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/04/P04009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00870432v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lebrun</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/04/P04009⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 762 (1), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804366v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00765875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Identifying Clouds over the Pierre Auger Observatory using Infrared Satellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Aglietta</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ahlers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+                <w:t xml:space="preserve">Pascal Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L13⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50-52, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00765875v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00870432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 02, pp.026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00782043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bardenet</w:t>
+                <w:t xml:space="preserve">S. Dagoret-Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dagoret-Campagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Garcia Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 05, pp.009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00821962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Energy Neutrinos at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.708680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2013/708680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00810479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 755, pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00763113v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00720606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t>
+                <w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00720606v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00763113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t>
+                <w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 760, pp.148. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.354-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00755077v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00636914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.354-361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.681-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00636914v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t>
+                <w:t xml:space="preserve">Measurement of the proton-air cross-section at $\sqrt{s}=57$ TeV with the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Allard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Koang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677455v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00723317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the proton-air cross-section at $\sqrt{s}=57$ TeV with the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D.H. Koang</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.062002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00723317v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00723319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Description of Atmospheric Conditions at the Pierre Auger Observatory using the Global Data Assimilation System (GDAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.591-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00723319v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00659060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Atmospheric Conditions at the Pierre Auger Observatory using the Global Data Assimilation System (GDAS)</w:t>
+                <w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 760, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00659060v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00755077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/7/10/P10011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00733587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of a self-triggered prototype system for radio-detection of extensive air showers at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Koang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.P11023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/7/11/P11023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00748795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search for anisotropy in the arrival directions of ultra high energy cosmic rays recorded at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04, pp.040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2012/04/040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00693287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/11/022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00647283v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00656444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11914,266 +11914,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00562044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/11/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00656444v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00647283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12182,534 +12182,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00614822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for First Harmonic Modulation in the Right Ascension Distribution of Cosmic Rays Detected at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Anisotropy and chemical composition of ultra-high energy cosmic rays using arrival directions measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 06, pp.022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00551804v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00601127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced functionality for radio analysis in the Offline software framework of the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Search for First Harmonic Modulation in the Right Ascension Distribution of Cosmic Rays Detected at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.049⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.627-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00559624v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00551804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and chemical composition of ultra-high energy cosmic rays using arrival directions measured by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Advanced functionality for radio analysis in the Offline software framework of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/022⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 635, pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00601127v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00559624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exposure of the hybrid detector of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12718,950 +12718,950 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00528444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trigger and aperture of the surface detector array of the Pierre Auger observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 613, pp.29-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2009.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00432889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Depth of Maximum of Extensive Air Showers above 10^18 eV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Allard</w:t>
+                <w:t xml:space="preserve">The northern site of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blümer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tristram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091101⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.035001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/3/035001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00453172v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00674501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Effect of Molecular and Aerosol Conditions in the Atmosphere on Air Fluorescence Measurements at the Pierre Auger Observatory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update on the correlation of the highest energy cosmic rays with nearby extragalactic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.J. Ahn</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 33, pp.108-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 34, pp.314-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00447759v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00523359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the correlation of the highest energy cosmic rays with nearby extragalactic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of the Effect of Molecular and Aerosol Conditions in the Atmosphere on Air Fluorescence Measurements at the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Allekotte</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34, pp.314-326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.08.010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 33, pp.108-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00523359v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00447759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;Atmospheric effects on extensive air showers observed with the surface detector of the Pierre Auger observatory&amp;quot; [Astroparticle Physics 32(2) (2009), 89-99]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Depth of Maximum of Extensive Air Showers above 10^18 eV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.10.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.091101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00432868v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00453172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The northern site of the Pierre Auger Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bellétoile</w:t>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Atmospheric effects on extensive air showers observed with the surface detector of the Pierre Auger observatory&amp;quot; [Astroparticle Physics 32(2) (2009), 89-99]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/3/035001⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp.65-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00674501v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00432868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the energy spectrum of cosmic rays above 10^18 eV using the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13669,979 +13669,979 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 685, pp.239-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00455739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fluorescence Detector of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 620, pp.227-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2010.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00409928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric effects on extensive air showers observed with the surface detector of the Pierre Auger observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (2), pp.89-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomagnetic origin of the radio emission from cosmic ray induced air showers observed by CODALEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (3), pp.192-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioelectric Field Features of Extensive Air Showers Observed with CODALEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (4-5), pp.341-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00111825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-detection signature of high-energy cosmic rays by the CODALEMA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 555, pp.148-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2005.08.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-accuracy optical measurement of flatness for large objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pavageau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14, pp.2121-2126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/14/12/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A library of H band stellar spectra for stellar population analysis purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 116, pp.239-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14651,310 +14651,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KM3NeT/ARCA expectations in view of a novel multimessenger study of starburst galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Marinelli</w:t>
+                <w:t xml:space="preserve">Antonio Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Ambrosone</w:t>
+                <w:t xml:space="preserve">Walid Idrissi Ibnsalih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Very Large Volume Neutrino Telescopes Workshop 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Valencia, Spain. pp.C12016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/16/12/C12016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The low-frequency radio telescope NenuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
+                <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Denis</w:t>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tagger</w:t>
+                <w:t xml:space="preserve">Julien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Coffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI GASS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field emitted by a particle track in two semi-infinite media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14963,128 +14963,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC2019: 36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.358.0268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status of the CODALEMA/EXTASIS experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15093,534 +15093,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012029, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the potential of the radio-detection technique for the detection of high-energy gamma rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.358.0655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Observation of UHECR Radio Signal in [1-200] MHz to the Composition: CODALEMA and EXTASIS Status Report</w:t>
+                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers with CODALEMA/EXTASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Lecacheux</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.246, </w:t>
+              <w:t xml:space="preserve">Ultra High Energy Cosmic Rays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.05003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.358.0246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201921005003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903395v2</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers with CODALEMA/EXTASIS</w:t>
+                <w:t xml:space="preserve">From the Observation of UHECR Radio Signal in [1-200] MHz to the Composition: CODALEMA and EXTASIS Status Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultra High Energy Cosmic Rays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201921005003⟩</w:t>
+              <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080687v1</w:t>
+                <w:t xml:space="preserve">hal-02903395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXTASIS: Radio detection of cosmic rays at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15642,665 +15642,665 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Very High Energy Cosmic Ray Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nagoya, Japan. pp.15002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201920815002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the air shower $X_{max}$ from radio measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radio emission induced by extensive air showers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+                <w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carduner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.572, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.301.0572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890909v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing the electric field from Extensive Air Showers using a realistic description of the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890882v1</w:t>
+                <w:t xml:space="preserve">hal-01890910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the electric field from Extensive Air Showers using a realistic description of the atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Marin</w:t>
+                <w:t xml:space="preserve">Near-field radio emission induced by extensive air showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Escudie</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.573, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0573⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890910v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On timing accuracy in observing radio impulses associated with Extensive Air Showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16335,92 +16335,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.418, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.301.0418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency observations of cosmic ray air shower radio emission by CODALEMA/EXTASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16442,378 +16442,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bexco, South Korea. pp.419, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.301.0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main features of cosmic ray induced air showers measured by the CODALEMA experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers withCODALEMA/EXTASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 TeV Particle Astrophysics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890999v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers withCODALEMA/EXTASIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main features of cosmic ray induced air showers measured by the CODALEMA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Martin</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 TeV Particle Astrophysics conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296217v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CODALEMA/EXTASIS experiment: a multi-scale and multi-wavelength instrument for radio-detection of extensive air-showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16862,132 +16862,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.301.0416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results from CODALEMA and the Nançay radio facilities related to cosmic-ray measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16996,1380 +16996,1380 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Acoustic and Radio EeV Neutrino Detection - ARENA2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201713501002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate precision in cosmic-ray radio detection — the SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Huege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Huege</w:t>
+                <w:t xml:space="preserve">Justin D. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin D. Bray</w:t>
+                <w:t xml:space="preserve">Stijn Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. pp.02003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201713502003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of the parameters of cosmic ray induced extensive air showers using radio detection and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dallier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.293, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.236.0293⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104977v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the parameters of cosmic ray induced extensive air showers using radio detection and simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Béney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Carduner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gate</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.397, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.236.0397⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104861v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision measurements of extensive air showers with the SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Huege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Bray</w:t>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Ekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.236.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Béney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carduner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th ICRC, The Hague, Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196457v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ICRC, The Hague, Netherlands</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164680v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision measurements of extensive air showers with the SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Huege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Huege</w:t>
+                <w:t xml:space="preserve">J D Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J D Bray</w:t>
+                <w:t xml:space="preserve">S Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R D Ekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, La Haye, Netherlands. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01521818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision measurements of cosmic ray air showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Huege</w:t>
+                <w:t xml:space="preserve">J. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Ekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Astrophysics with the Square Kilometre Array, Giardini Naxos, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the extensive air shower properties using the polarization and frequency features of the radio signals measured by the CODALEMA autonomous station array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114579v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the extensive air shower properties using the polarization and frequency features of the radio signals measured by the CODALEMA autonomous station array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114555v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Letessier-Selvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18377,485 +18377,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Cosmic Ray Conference (ICRC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00923571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrinos et rayons cosmiques chargés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+                <w:t xml:space="preserve">L. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Derome</w:t>
+                <w:t xml:space="preserve">P. Ghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kouchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Prospective IN2P3-IRFU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00685102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory IV: Operation and Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00630621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aminaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00616493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18864,3035 +18864,3035 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00616470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory III: Other Astrophysical Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00630613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring cosmic ray radio signals at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The first generation experiments for cosmic ray radiodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Roma International Conference on Astroparticle Physics (RICAP 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">490. WE-Heraeus-Seminar: Radio Detection in Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Huege, Oct 2011, Bad Honeff, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00594638v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first generation experiments for cosmic ray radiodetection</w:t>
+                <w:t xml:space="preserve">Measuring cosmic ray radio signals at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">490. WE-Heraeus-Seminar: Radio Detection in Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Roma International Conference on Astroparticle Physics (RICAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.218-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114725v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrophysical Sources of Cosmic Rays and Related Measurements with the Pierre Auger Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies of Cosmic Ray Composition and Air Shower Structure with the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421896v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of Cosmic Ray Composition and Air Shower Structure with the Pierre Auger Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Astrophysical Sources of Cosmic Rays and Related Measurements with the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421670v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio emission of extensive air shower at CODALEMA: Polarization of the radio emission along the v*B vector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Breton</w:t>
+                <w:t xml:space="preserve">Calibration and Monitoring of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.227</w:t>
+              <w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166369v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operations of and Future Plans for the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00421885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and Monitoring of the Pierre Auger Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.J. Ahn</w:t>
+                <w:t xml:space="preserve">Radio emission of extensive air shower at CODALEMA: Polarization of the radio emission along the v*B vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">31st International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421892v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cosmic Ray Energy Spectrum and Related Measurements with the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Cosmic Rays Conference (ICRC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00421658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio detection of high energy cosmic ray showers-A short Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth Rencontres de Blois: Challenges in Particle Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00422278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active dipole for cosmic ray radiodetection with CODALEMA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CODALEMA : How to detect fast radio transients from cosmic ray air showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées RadioNET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Dubouloz, Apr 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00119164v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODALEMA : How to detect fast radio transients from cosmic ray air showers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An active dipole for cosmic ray radiodetection with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RadioNET</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Biodola, Italy. pp.481-482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114711v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00119164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiodetection of extensive air showers : the CODALEMA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCD at Cosmic Energies III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Treleani, Jun 2007, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODALEMA: a cosmic ray air shower radio detection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Acoustic and Radio EeV Neutrino detection Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Zeuthen, Germany. pp.192-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0217751X0603360X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Showers with CODALEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, La Thuile, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of radio detected Extensive Air Showers with CODALEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of radio-detected Extensive Air Shower with CODALEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ardouin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Detection of Extensive Air Showers with CODALEMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Radiodetection of Cosmic Ray Extensive Air Showers: upgrade of the CODALEMA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Cosmic Ray Symposium ECRS04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Florence, Italy. pp.6869-6871, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X0503034X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025074v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiodetection of Cosmic Ray Extensive Air Showers: upgrade of the CODALEMA experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Radio Detection of Extensive Air Showers with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Cosmic Ray Symposium ECRS04</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Pune, India. pp.101-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023406v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Detection of Cosmic Ray Extensive Air Showers: present status of the CODALEMA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d’Astronomie et d’Astrophysique, Paris (2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODALEMA : first results, new questions (about radiodetection of cosmic ray extensive air showers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FZK Internal Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Ionization Multiplier (PIM): application of a new concept of gaseous structure to tracking detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Luquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+                <w:t xml:space="preserve">P. Laloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laloux</w:t>
+                <w:t xml:space="preserve">M. Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Isola d'Elba, Italy. pp.135-138, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for large surfaces profiling by fringe projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pavageau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Solid-State Transducers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Guimaraes, Portugal. pp.178-184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2003.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Detection of Cosmic Ray Extensive Air Showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gousset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Bordeaux, France. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Shower by the CODALEMA Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Pisa, Italy. pp.213-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-cooled near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Cuby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.833-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21902,51 +21902,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the parameters of cosmic ray induced extensive air showers using radio detection and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21955,97 +21955,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34$^{th}$ ICRC, The Hague, Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22055,274 +22055,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Acero</w:t>
+                <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark G. Allen</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger Observatory and Telescope Array: Joint Contributions to the 33rd International Cosmic Ray Conference (ICRC 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abu-Zayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Telescope Array</w:t>
+                <w:t xml:space="preserve">M. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Abu-Zayyad</w:t>
+                <w:t xml:space="preserve">R. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allen</w:t>
+                <w:t xml:space="preserve">R. Azuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Anderson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Azuma</w:t>
+                <w:t xml:space="preserve">E. Barcikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00908726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22332,115 +22332,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CODALEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lautridou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Zarka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioastronomie Basses Fréquences : Instrumentation, Thématiques scientifiques, Projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22450,169 +22450,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the potential of KM3NeT in detecting core-collapse supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Adriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Adriani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">A. R. Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Alhebsi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Alshalloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising Candidate Blazar Counterparts of the Ultra-High-Energy Event KM3-230213A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Adriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22664,73 +22664,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Potential Galactic Origin of the Ultra-High-Energy Event KM3-230213A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Adriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22782,205 +22782,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CODALEMA/EXTASIS experiment: Contributions to the 35th International Cosmic Ray Conference (ICRC 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carduner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio detection of atmospheric air showers of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23018,406 +23018,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio spectrum measurements at Auger, part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gambetta</w:t>
+                <w:t xml:space="preserve">H. Lyberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lyberis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Macolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio spectrum measurements at Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First threefold detection of a coincidence between the self-triggered radio stations at the CLF and Auger SD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the global behavior of the CLF autonomous radio stations. Understanding electric field and weather effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23439,405 +23439,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of radio signals from cosmic ray air showers with a self triggered, fully autonomous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Collonges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Radio Detection of Extensive Air Showers Induced by Ultra High Energy Cosmic Rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database for galaxy evolution modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Leitherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Leitherer</w:t>
+                <w:t xml:space="preserve">Danielle Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Alloin</w:t>
+                <w:t xml:space="preserve">Uta Fritze-V Alvensleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uta Fritze-V Alvensleben</w:t>
+                <w:t xml:space="preserve">John S. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John S. Gallagher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John P. Huchra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23847,51 +23847,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory Upgrade - Preliminary Design Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23947,187 +23947,187 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LPSC16069, LPSC. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01302320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du travail exp\'erimental sur la radio-d\'etection des gerbes cosmiques de Septembre 2001 \`a Juin 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gousset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fayrouz. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] SUBATECH 2003-01, SUBATECH. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId517"/>
+      <w:footerReference w:type="default" r:id="rId516"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24195,51 +24195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56517C3F"/>
+    <w:nsid w:val="0DD9C6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24426,51 +24426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-dallier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9452-4849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120243997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Adriani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Alhebsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alshamsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.171097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves Garre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2025)213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08543-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14513-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/02/073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02347-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adcc29" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109660" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yypk-zmb8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambrosone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/08/006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Unbehaun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mohrmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12279-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13018-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2024.102990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13137-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/04/026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambrosone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/T02001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2023)090" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11401-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10137-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09893-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)180" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09187-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Aiello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Albert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alves Garre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ameli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.1.016001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androulakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107433" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-7629-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107477" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Akrame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Anassontzis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.4.046001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.05.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.103010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Al Samarai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/03/P03002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.192001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/01/037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Abreu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aglietta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Joo Ahn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/02/P02012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.072006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letessier-Selvon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01240296v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/P01018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.092008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088484v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138851v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2015.03.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-894T8W3F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/08/049" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/2/111" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.032003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3471-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01049904v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/08/019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.05.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gate" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.012012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/2/160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/172" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065502v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/789/2/L34" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432889v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abraham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguirre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091101" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.10.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bl&#252;mer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tristram" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.02.013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409928v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.04.023" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.06.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111825v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.08.096" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavageau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bosch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016192v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Joly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosone" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Idrissi Ibnsalih" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Miele" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/12/C12016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903391v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0268" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088629v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012029" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903395v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0246" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080687v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921005003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920815002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012030" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0572" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890910v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0573" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890879v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0418" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152183v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0419" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890999v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gat&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0414" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02296217v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891000v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0416" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584598v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Bray" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Buitink" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Butler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713502003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104977v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dallier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L B&#233;ney" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carduner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charrier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0293" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104861v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gate" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revenu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0397" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626742v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bray" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Ekers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0309" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521818v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Huege" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Bray" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buitink" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Ekers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114740v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bray" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Ekers" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114579v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685102v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594638v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.069" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K16JGKHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114725v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421896v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421670v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421885v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421892v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421658v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422278v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119164v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.237" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114711v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114705v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025085v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0603360X" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025087v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025082v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802166v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ardouin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dallier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025074v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023406v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0503034X" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002752v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114700v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023685v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laloux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.042" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JP94MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025260v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.12.030" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025259v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gousset" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023689v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ravel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.063" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016187v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164930v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Telescope Array" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114714v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967769v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958808v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152197v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097096v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114652v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambetta" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyberis" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macolino" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114643v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114661v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114662v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114672v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collonges" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025068v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016194v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Leitherer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Alloin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Fritze-V Alvensleben" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Gallagher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Huchra" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302320v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114692v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/richard-dallier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9452-4849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120243997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Adriani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Alhebsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alshamsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.171097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14513-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves Garre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2025)213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08543-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/02/073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02347-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adcc29" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yypk-zmb8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambrosone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Unbehaun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mohrmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12279-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)206" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/08/006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13018-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2024.102990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13137-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/04/026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2023)090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambrosone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/T02001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11401-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10137-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09893-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09187-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Aiello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Albert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alves Garre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ameli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.1.016001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Androulakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107433" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-7629-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107477" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Akrame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Anassontzis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.4.046001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.05.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.103010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2018.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/03/P03002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.192001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/02/P02012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Abreu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aglietta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Joo Ahn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/01/037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.072006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letessier-Selvon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01240296v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/P01018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2015.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-894T8W3F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/08/049" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.092008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/2/111" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.032003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3471-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gate" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.012012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/2/160" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.05.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01049904v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/08/019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063005v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/172" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065502v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/789/2/L34" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065704v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abraham" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguirre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.11.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bl&#252;mer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tristram" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447759v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453172v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091101" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432868v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.10.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455739v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.02.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409928v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.04.023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616889v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.06.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025069v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.08.096" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025261v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavageau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bosch" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/12/011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016192v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Joly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507503v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinelli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Idrissi Ibnsalih" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Miele" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/12/C12016" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903391v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0268" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088629v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012029" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080687v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921005003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903395v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0246" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144314v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920815002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012030" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890910v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0573" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890909v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0572" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890879v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0418" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152183v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0419" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02296217v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890999v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gat&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0414" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891000v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0416" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584598v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Bray" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Buitink" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Butler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713502003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104861v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gate" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revenu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0397" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104977v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dallier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L B&#233;ney" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carduner" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charrier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0293" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626742v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Ekers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0309" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Huege" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Bray" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buitink" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D Ekers" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114740v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bray" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Ekers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114579v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685102v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114725v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594638v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.069" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K16JGKHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421670v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421896v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421885v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421658v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422278v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114711v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119164v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.237" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114705v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025085v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0603360X" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802166v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ardouin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dallier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023406v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0503034X" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025074v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002752v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114700v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023685v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laloux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.042" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JP94MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025260v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.12.030" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025259v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gousset" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023689v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ravel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.063" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016187v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164930v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barcikowski" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114714v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967769v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958808v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152197v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097096v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114652v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambetta" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyberis" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macolino" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114643v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114661v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114662v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114672v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collonges" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025068v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Leitherer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Alloin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Fritze-V Alvensleben" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Gallagher" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Huchra" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302320v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114692v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>