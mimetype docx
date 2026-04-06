--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -109,542 +109,542 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a circular business ecosystem 4.0 in the cosmetics industry: Findings from a bibliometric analysis and systematic literature review</w:t>
+                <w:t xml:space="preserve">An Interfacial Study of Sucrose Ester-Stabilized Water-Free Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nana</w:t>
+                <w:t xml:space="preserve">Wael Kaade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ransome Bawack</w:t>
+                <w:t xml:space="preserve">Lucille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+                <w:t xml:space="preserve">Capucine Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146162⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics12010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436661v1</w:t>
+                <w:t xml:space="preserve">hal-05108510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interfacial Study of Sucrose Ester-Stabilized Water-Free Foams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a circular business ecosystem 4.0 in the cosmetics industry: Findings from a bibliometric analysis and systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Drouet</w:t>
+                <w:t xml:space="preserve">André Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Dousset</w:t>
+                <w:t xml:space="preserve">Ransome Bawack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, pp.146162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cosmetics12010015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108510v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
+                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Senicar</w:t>
+                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+                <w:t xml:space="preserve">Rémy Pedeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571280v1</w:t>
+                <w:t xml:space="preserve">hal-04439697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
+                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Pedeux</w:t>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439697v1</w:t>
+                <w:t xml:space="preserve">hal-04571280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
               </w:r>
@@ -884,563 +884,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental design approach to modeling water-free foams</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blumenthal</w:t>
+                <w:t xml:space="preserve">Damien Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Burrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (3), pp. 105747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108508v1</w:t>
+                <w:t xml:space="preserve">hal-04456971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Matthews</w:t>
+                <w:t xml:space="preserve">An experimental design approach to modeling water-free foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Kaade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nastassja Burrini</w:t>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (3), pp. 105747. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 699, pp.134700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456971v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic evaluation of original pyrazolo[3,4-d]thiazoles and pyrazolo[3,4-c]pyrazoles</w:t>
+                <w:t xml:space="preserve">Synthesis, anticancer activities and molecular docking studies of a novel class of 2-Phenyl-5,6,7,8-tetrahydroimidazo [1,2-b]pyridazine derivatives bearing sulfonamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicu-Cosmin Ostache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+                <w:t xml:space="preserve">Otmane Bourzikat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
+                <w:t xml:space="preserve">Abdelmoula El Abbouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana-Luminita Fînaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Hamza Ghammaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmostfa El Fahime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farmacia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31925/farmacia.2022.2.10⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (16), pp.5238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27165238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890855v1</w:t>
+                <w:t xml:space="preserve">hal-03890842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, anticancer activities and molecular docking studies of a novel class of 2-Phenyl-5,6,7,8-tetrahydroimidazo [1,2-b]pyridazine derivatives bearing sulfonamides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic evaluation of original pyrazolo[3,4-d]thiazoles and pyrazolo[3,4-c]pyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ghammaz</w:t>
+                <w:t xml:space="preserve">Nicu-Cosmin Ostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil El Brahmi</w:t>
+                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmostfa El Fahime</w:t>
+                <w:t xml:space="preserve">Adriana-Luminita Fînaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (16), pp.5238. </w:t>
+              <w:t xml:space="preserve">Farmacia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (2), pp.258-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27165238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31925/farmacia.2022.2.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890842v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectin Analysis of SARS-CoV-2-Positive Nasopharyngeal Samples Using GLYcoPROFILE® Technology Platform</w:t>
               </w:r>
@@ -1550,961 +1550,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of Dictyoglomus thermophilum β-d-xylosidase DtXyl unravels the structural determinants for efficient notoginsenoside R1 hydrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bretagne</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and evaluation of cytotoxic activities of arylnaphthalene lignans and aza‐analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El‐mahdi Ourhzif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abrunhosa‐thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.11.017⟩</w:t>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354 (6), pp.2000479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ardp.202000479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478272v1</w:t>
+                <w:t xml:space="preserve">hal-03272496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of a series of thioglycosides: Analogs of arbutin with efficient antipigmentation properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+                <w:t xml:space="preserve">Crystal structure of Dictyoglomus thermophilum β-d-xylosidase DtXyl unravels the structural determinants for efficient notoginsenoside R1 hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Vaumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100672⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331379v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and evaluation of cytotoxic activities of arylnaphthalene lignans and aza‐analogs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic synthesis of a series of thioglycosides: Analogs of arbutin with efficient antipigmentation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Abrunhosa‐thomas</w:t>
+                <w:t xml:space="preserve">Cedric Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+                <w:t xml:space="preserve">Blanka Didak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 354 (6), pp.2000479. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (27), pp.3812-3818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ardp.202000479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272496v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
+                <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
+                <w:t xml:space="preserve">Hélène Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Lewiński</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (29), pp.5582-5585. </w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478280v1</w:t>
+                <w:t xml:space="preserve">hal-03220919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Seničar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ozanne</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hechmi Toumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roubinet</w:t>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240841v1</w:t>
+                <w:t xml:space="preserve">hal-02922109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
+                <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922109v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lespessailles</w:t>
+                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Lewiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (29), pp.5582-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220919v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
               </w:r>
@@ -2748,727 +2748,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lafite</w:t>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marroun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Marquès</w:t>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523659v1</w:t>
+                <w:t xml:space="preserve">hal-02177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
+                <w:t xml:space="preserve">S. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466045v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.120120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177806v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxicity of cationic NHC copper(I) complexes coordinated to 2,2'-bis-pyridyl ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyuna Kim</w:t>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Traore</w:t>
+                <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 893, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478307v1</w:t>
+                <w:t xml:space="preserve">hal-02159919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of cationic NHC copper(I) complexes coordinated to 2,2'-bis-pyridyl ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Elie</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
+                <w:t xml:space="preserve">Hyuna Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duverger</w:t>
+                <w:t xml:space="preserve">Yasmina Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 893, pp.21-31. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.1916-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159919v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,77 +3558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3705,51 +3705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LPG1x family from $Leishmania\ major$ is constituted of rare eukaryotic galactofuranosyltransferases with unprecedented catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,512 +3820,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of glycosylation in the functional activity and pathological consequences of serpin proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the acid/base catalytic residue mutation in beta-D-mannosidase DtMan from Dictyoglomus thermophilum sufficient enough to provide thioglycoligase activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Manno</w:t>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.32-36. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.190-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34846/Le-Studium.146.02.FR.10-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217081v1</w:t>
+                <w:t xml:space="preserve">hal-01608341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of glycosides: from natural O - and N -glycosides to rare C - and S -glycosides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihen Ati</w:t>
+                <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.419-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04440288v1</w:t>
+                <w:t xml:space="preserve">hal-03466049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the acid/base catalytic residue mutation in beta-D-mannosidase DtMan from Dictyoglomus thermophilum sufficient enough to provide thioglycoligase activity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of glycosides: from natural O - and N -glycosides to rare C - and S -glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.020⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.1857-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608341v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">The role of glycosylation in the functional activity and pathological consequences of serpin proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/Le-Studium.146.02.FR.10-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03466049v1</w:t>
+                <w:t xml:space="preserve">hal-03217081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of 3-O- (β-d-glycopyranosyl)-sn-glycerols and their evaluation as preservative in cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,6242 +4367,6278 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 89 (9), pp.1295-1304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-1210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic modification of 9 alpha- and 9 beta-hydroxyparthenolide by Heck or acylation reactions and evaluation of cytotoxic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Jismy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Allouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (7), pp.661-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0042-119864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted reduction of nitroarenes by aminothiophenol/dithiotreitol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (18), pp.5214--5217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/slct.201700883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Abstract Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Dvořáková</w:t>
+                <w:t xml:space="preserve">Sami Marroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
+                <w:t xml:space="preserve">Sabine Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Filipp</w:t>
+                <w:t xml:space="preserve">Stéphanie Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.02.018⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (26), pp.6252-6261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob01003b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272616v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and anticancer evaluation of novel 9 alpha-substituted-13-(1,2,3-triazolo)-parthenolides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Duverger</w:t>
+                <w:t xml:space="preserve">Validation of a thin-layer chromatography/densitometry method for the characterization of invertase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Hakmaoui</w:t>
+                <w:t xml:space="preserve">Sophie Bravo-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (24), pp.2591 - 2594. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1477, pp.108-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.04.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345501v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thin-layer chromatography/densitometry method for the characterization of invertase activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Synthesis and anticancer evaluation of novel 9 alpha-substituted-13-(1,2,3-triazolo)-parthenolides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hakmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.11.049⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (24), pp.2591 - 2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.04.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465972v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphical Abstract Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanka Králová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvořáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Filipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ob01003b⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1550-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046226v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium complexes inhibit tumor necrosis factor-α by utilizing light and mixed ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 808, pp.122-127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01847044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araf51 with improved transglycosylation activities: One engineered biocatalyst for one specific acceptor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification, biochemical characterization, and in-vivo expression of the intracellular invertase BfrA from the pathogenic parasite Leishmania major</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorya Belaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise H. Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 402, pp.50-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.031⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 415, pp.31--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086640v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, biochemical characterization, and in-vivo expression of the intracellular invertase BfrA from the pathogenic parasite Leishmania major</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Rattier</w:t>
+                <w:t xml:space="preserve">Synthesis of high-mannose oligosaccharide analogues through click chemistry: True functional mimics of their natural counterparts against lectins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François-Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Méndez-Ardoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise H. Routier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.1978-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187142v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of high-mannose oligosaccharide analogues through click chemistry: True functional mimics of their natural counterparts against lectins?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Araf51 with improved transglycosylation activities: One engineered biocatalyst for one specific acceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201405481⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 402, pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03478318v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium(iii) dipyridylamine complexes: synthesis, characterization and catalytic activities in photoredox reactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adèle Grimault</w:t>
+                <w:t xml:space="preserve">Oligo-β-(1 → 3)-glucans: impact of thio-bridges on immunostimulating activities and the development of cancer stem cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruna Vashishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4qo00059e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (20), pp.8280-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm500506b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01825703v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligo-β-(1 → 3)-glucans: impact of thio-bridges on immunostimulating activities and the development of cancer stem cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-d-galactofuranosyl-pyranoside disaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanka Králová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvoráková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hošek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm500506b⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (19), pp.3080-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob42519c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114559v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-d-galactofuranosyl-pyranoside disaccharides.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
+                <w:t xml:space="preserve">Iridium(iii) dipyridylamine complexes: synthesis, characterization and catalytic activities in photoredox reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob42519c⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (6), pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4qo00059e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979134v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01825703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the substrate recognition mechanism and specificity of the unusual glycosyl hydrolase family 29 BT2192 from $Bacteroides\ thetaiotaomicron$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic501230m⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (9), pp.1447-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi400951q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01840015v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the substrate recognition mechanism and specificity of the unusual glycosyl hydrolase family 29 BT2192 from $Bacteroides\ thetaiotaomicron$</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi400951q⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (17), pp.9181 - 9191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501230m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478324v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and antibacterial activity of essential oils extracted from plants cultivated in mexico.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crescencio Rodriguez Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Herrera-Estrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.452--455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-D-galactofuranosyl-pyranoside disaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Chlubniva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanka Kralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Dvorakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Hošek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (19), pp.3080-3089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3OB42519C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Sublimation of Enantioenriched Amino Acids at Low Temperature. Is it Coming From the Formation of a Euatmotic Composition of the Gaseous Phase?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadii V. Tarasevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander E Sorochinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery P. Kukhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78, pp.10530--10533. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4017474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymic synthesis of an original arabinofuranosyl cluster: optimization of the enzymatic conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Francois-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.123--132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3998/ark.5550190.0014.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and non-specific enzymes for furanosyl-containing conjugates: biosynthesis, metabolism, and chemo-enzymatic synthesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous solutions of facial amphiphilic carbohydrates as sustainable media for organocatalyzed direct aldol reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plusquellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.04.002⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.281-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1GC16326D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00904706v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glycosylation on physicoechemical and biological properties of nitrification inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (35), pp.7095-7102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.06.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous solutions of facial amphiphilic carbohydrates as sustainable media for organocatalyzed direct aldol reactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific and non-specific enzymes for furanosyl-containing conjugates: biosynthesis, metabolism, and chemo-enzymatic synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Almendros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1GC16326D⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.44-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904695v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare and unusual glycosylation of peptides and proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (7), pp.729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2np20030a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Drug Discovery by Probing Protein-Substrate Interactions Using Saturation Transfer Difference-Nuclear Magnetic Resonance (STD-NMR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89, pp.1071--1073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ed100612k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis of per-O-acetylfuranoses: optimization and rationalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (3), pp.1301-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo201913f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Probing β-(1→3)-D-glucans interactions with recombinant human receptors using high-resolution NMR studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (12), pp.1490-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754391v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing β-(1→3)-D-glucans interactions with recombinant human receptors using high-resolution NMR studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.03.038⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.937-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753307v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of a furanoside as antimycobacterial agent loaded into a biodegradable PBAT/sodium caseinate support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (12), pp.1541-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the synthetic potency of the first furanothioglycoligase through original remote activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dantcho Danalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (24), pp.8371-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1ob06227a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directaccess to new β-d-galactofuranoconjugates: application to the synthesis of galactofuranosyl-l-cysteine and l-serine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancho Danalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (10), pp.1121-1123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylation of cyclohexanones in aqueousmedia and influence of facialamphiphilicfructopyranosides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthetic UDP-furanoses as potent inhibitors of mycobacterial galactan biogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Beláňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronela Dianišková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruokun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixiang Blake Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.07.028⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (12), pp.1356-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00757031v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic UDP-furanoses as potent inhibitors of mycobacterial galactan biogenesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruixiang Blake Zheng</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of oligo-D-galactofuranosides and l-arabinofuranosides: from molecular dynamics to immunological assays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Filipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvoráková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.10.014⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (9), pp.2092-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b926988f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757667v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of oligo-D-galactofuranosides and l-arabinofuranosides: from molecular dynamics to immunological assays.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hana Dvoráková</w:t>
+                <w:t xml:space="preserve">Allylation of cyclohexanones in aqueousmedia and influence of facialamphiphilicfructopyranosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bellomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plusquellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b926988f⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (38), pp.4934-4936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757165v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double diastereoselection explains limitations in synthesizing mannose-containing beta-(1,3)-glucans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (10), pp.1366-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic UDP-furanoses inhibit the growth of the parasite Leishmania.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (10), pp.1299-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2010.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencing the regioselectivity of lipase-catalyzed hydrolysis with [bmim]PF6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+                <w:t xml:space="preserve">Probing UDP-galactopyranose mutase binding pocket: A dramatic effect on substitution of the 6-position of UDP-galactofuranose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Eppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.02.119⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.814-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405240v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing UDP-galactopyranose mutase binding pocket: A dramatic effect on substitution of the 6-position of UDP-galactofuranose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Peltier</w:t>
+                <w:t xml:space="preserve">Influencing the regioselectivity of lipase-catalyzed hydrolysis with [bmim]PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.014⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (18), pp.2083-2085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.02.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405250v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536807068419⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 343, pp.1897-1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403377v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Euzen</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.5988-5994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403381v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon C. Timmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (17), pp.3931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405255v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E64, pp.o379/1-o379/11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536807068419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405262v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon C. Timmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.3931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Chemoenzymatic Synthesis of UDP-1,2-cis-furanoses from alpha, beta -Furanosyl 1-Phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.5988-5994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200800742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Ribonucleoside Triphosphate Specificity in a Thymidylyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L Jakeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm P Huestis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.8719-8725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi800978u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzyl 4,6-di-O-acetyl-2-O-benzoyl-Beta - D-glucopyranoside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (5), pp.o2286-o2288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Synthesis of Rare Nucleotide Furanoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (25), pp.5227-5230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol702392x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioimidoyl furanosides as first inhibitors of the α-l-arabinofuranosidase AbfD3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (2), pp.434-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10588,78 +10648,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ formation of nucleotide-sugars from simple substrates for glycosyltransferase-catalyzed reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd K. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10668,692 +10728,692 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélia Pilar Rauter; Thisbe K Lindhorst; Yves Queneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry: Chemical and Biological Approaches - Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Royal Society of Chemistry, pp.336-351, 2021, SPR - Carbohydrate Chemistry, 978-1-83916-390-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839164538-00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cosmétiques, ces concentrés de science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pradier, Claire-Marie (dir.); Parisel, Olivier (coord.); Teyssandier, Francis (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étonnante chimie : découvertes et promesses du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-288, 2021, 978-2-271-13652-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low molecular weight carbohydrate-based hydrogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Royal Society of Chemistry, pp.245-265, 2017, Carbohydrate Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788010641-00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10. Enzymatic thioglycosylation: current knowledge and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Royal Society of Chemistry, pp.178-194, 2014, Carbohydrate Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781849739986-00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Biocatalysis to the Synthesis of β-(1,3)-Glucans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vaclav Vetvicka and Miroslav Novak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beta-Glucan, Structure, Chemistry and Specific Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bentham Science Publishers, pp.102-111, 2013, Biology and Chemistry of Beta Glucan, 978-1-60805-301-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/9781608052608113020007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Synthesis of Oligo-(1→3)-β-D-Glucans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vaclav Vetvicka and Miroslav Novak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beta-Glucan, Structure, Chemistry and Specific Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bentham Science Publishers, pp.83-101 (19), 2013, Biology and Chemistry of Beta Glucan, 978-1-60805-301-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/9781608052608113020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId368"/>
+      <w:footerReference w:type="default" r:id="rId373"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11500,51 +11560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12010015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu-Cosmin Ostache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Luminita F&#238;naru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31925/farmacia.2022.2.10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula El Abbouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghammaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Brahmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostfa El Fahime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27165238" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04325140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa&#8208;thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202000479" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7030066" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217081v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.146.02.FR.10-2017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barkaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119864" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700883" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345501v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hakmaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.04.115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescencio Rodriguez Flores" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii V. Tarasevych" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Sorochinsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Kukhar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chollet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4017474" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bellomo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC16326D" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed100612k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757031v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.028" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FHFJ7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652309v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/chimie/etonnante-chimie/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12010015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula El Abbouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghammaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Brahmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostfa El Fahime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27165238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu-Cosmin Ostache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Luminita F&#238;naru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31925/farmacia.2022.2.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04325140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa&#8208;thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202000479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7030066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.146.02.FR.10-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barkaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119864" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hakmaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.04.115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH6TXMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescencio Rodriguez Flores" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii V. Tarasevych" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Sorochinsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Kukhar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chollet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4017474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bellomo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC16326D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed100612k" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FHFJ7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652309v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/chimie/etonnante-chimie/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>