--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -356,637 +356,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
+                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Pedeux</w:t>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439697v1</w:t>
+                <w:t xml:space="preserve">hal-04571280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
+                <w:t xml:space="preserve">The Identification of New c-FLIP Inhibitors for Restoring Apoptosis in TRAIL-Resistant Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Senicar</w:t>
+                <w:t xml:space="preserve">Katherine Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+                <w:t xml:space="preserve">Rémy Pedeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cimb46010046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571280v1</w:t>
+                <w:t xml:space="preserve">hal-04439697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
+                <w:t xml:space="preserve">Effect of bacterial nanocellulose and plant-containing facial serum on hyperpigmentation in in-vitro conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastassja Burrini</w:t>
+                <w:t xml:space="preserve">Sibel Dikmen Kucuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+                <w:t xml:space="preserve">Anthony Groso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Koca Caliskan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29061322⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.3208-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.19.2.3208-3233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510330v1</w:t>
+                <w:t xml:space="preserve">hal-05137649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bacterial nanocellulose and plant-containing facial serum on hyperpigmentation in in-vitro conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocatalytic synthesis of coumarin S-glycosides: towards non-cytotoxic probes for biomedical imaging and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Groso</w:t>
+                <w:t xml:space="preserve">Nastassja Burrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ufuk Koca Caliskan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.3208-3233. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (6), pp.1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15376/biores.19.2.3208-3233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29061322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137649v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Mix and Match’ auto-assembly of glycosyltransferase domains delivers biocatalysts with improved substrate promiscuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassja Burrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 300 (3), pp. 105747. </w:t>
@@ -1305,51 +1305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic evaluation of original pyrazolo[3,4-d]thiazoles and pyrazolo[3,4-c]pyrazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicu-Cosmin Ostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, and evaluation of cytotoxic activities of arylnaphthalene lignans and aza‐analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El‐mahdi Ourhzif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abrunhosa‐thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,51 +1703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Dictyoglomus thermophilum β-d-xylosidase DtXyl unravels the structural determinants for efficient notoginsenoside R1 hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Vaumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,404 +1948,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Seničar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ozanne</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hechmi Toumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roubinet</w:t>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220919v1</w:t>
+                <w:t xml:space="preserve">hal-02922109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922109v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (3), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240841v1</w:t>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Kurdziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kopeć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Lewiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Papi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,77 +2754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,298 +3820,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the acid/base catalytic residue mutation in beta-D-mannosidase DtMan from Dictyoglomus thermophilum sufficient enough to provide thioglycoligase activity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillotin</w:t>
+                <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.190-196. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.419-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608341v1</w:t>
+                <w:t xml:space="preserve">hal-03466049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">Is the acid/base catalytic residue mutation in beta-D-mannosidase DtMan from Dictyoglomus thermophilum sufficient enough to provide thioglycoligase activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 170, pp.419-424. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.190-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466049v1</w:t>
+                <w:t xml:space="preserve">hal-01608341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic synthesis of glycosides: from natural O - and N -glycosides to rare C - and S -glycosides</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5736,51 +5736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 402, pp.50-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5808,295 +5808,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligo-β-(1 → 3)-glucans: impact of thio-bridges on immunostimulating activities and the development of cancer stem cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-d-galactofuranosyl-pyranoside disaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanka Králová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balla Sylla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Hana Dvoráková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
+                <w:t xml:space="preserve">Petr Hošek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aruna Vashishta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (20), pp.8280-92. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (19), pp.3080-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm500506b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ob42519c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114559v1</w:t>
+                <w:t xml:space="preserve">hal-00979134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-d-galactofuranosyl-pyranoside disaccharides.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oligo-β-(1 → 3)-glucans: impact of thio-bridges on immunostimulating activities and the development of cancer stem cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Dvoráková</w:t>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Hošek</w:t>
+                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
+                <w:t xml:space="preserve">Aruna Vashishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (19), pp.3080-9. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (20), pp.8280-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob42519c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm500506b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979134v1</w:t>
+                <w:t xml:space="preserve">hal-01114559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium(iii) dipyridylamine complexes: synthesis, characterization and catalytic activities in photoredox reactions</w:t>
               </w:r>
@@ -6210,265 +6210,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01825703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the substrate recognition mechanism and specificity of the unusual glycosyl hydrolase family 29 BT2192 from $Bacteroides\ thetaiotaomicron$</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi400951q⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (17), pp.9181 - 9191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501230m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478324v1</w:t>
+                <w:t xml:space="preserve">cea-01840015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the substrate recognition mechanism and specificity of the unusual glycosyl hydrolase family 29 BT2192 from $Bacteroides\ thetaiotaomicron$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (17), pp.9181 - 9191. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (9), pp.1447-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501230m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi400951q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01840015v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and antibacterial activity of essential oils extracted from plants cultivated in mexico.</w:t>
               </w:r>
@@ -6618,51 +6618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanka Kralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Dvorakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Hošek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6873,51 +6873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Francois-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,51 +7244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and non-specific enzymes for furanosyl-containing conjugates: biosynthesis, metabolism, and chemo-enzymatic synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Chlubnová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,77 +7572,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis of per-O-acetylfuranoses: optimization and rationalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (3), pp.1301-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7670,337 +7670,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing β-(1→3)-D-glucans interactions with recombinant human receptors using high-resolution NMR studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.03.038⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.937-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753307v1</w:t>
+                <w:t xml:space="preserve">hal-00754391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Probing β-(1→3)-D-glucans interactions with recombinant human receptors using high-resolution NMR studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (12), pp.1490-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00754391v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of a furanoside as antimycobacterial agent loaded into a biodegradable PBAT/sodium caseinate support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8008,51 +8008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (12), pp.1541-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8150,51 +8150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (24), pp.8371-8. </w:t>
@@ -8245,90 +8245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directaccess to new β-d-galactofuranoconjugates: application to the synthesis of galactofuranosyl-l-cysteine and l-serine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancho Danalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (10), pp.1121-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8534,64 +8534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Chlubnová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Filipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtech Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Dvoráková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8758,51 +8758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double diastereoselection explains limitations in synthesizing mannose-containing beta-(1,3)-glucans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8956,51 +8956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (10), pp.1299-305. </w:t>
@@ -9102,51 +9102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (3), pp.814-816. </w:t>
@@ -9235,51 +9235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (18), pp.2083-2085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9319,412 +9319,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon C. Timmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (17), pp.3931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403381v1</w:t>
+                <w:t xml:space="preserve">hal-00405262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.5988-5994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
+                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L. Pearson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Peltier</w:t>
+                <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (17), pp.3931. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 343, pp.1897-1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405262v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
               </w:r>
@@ -9762,51 +9762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, E64, pp.o379/1-o379/11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9840,77 +9840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon C. Timmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9919,51 +9919,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.3931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403423v1</w:t>
@@ -9987,90 +9987,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Chemoenzymatic Synthesis of UDP-1,2-cis-furanoses from alpha, beta -Furanosyl 1-Phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.5988-5994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10302,51 +10302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (5), pp.o2286-o2288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10410,51 +10410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (25), pp.5227-5230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10527,51 +10527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11115,77 +11115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Biocatalysis to the Synthesis of β-(1,3)-Glucans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11253,77 +11253,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Synthesis of Oligo-(1→3)-β-D-Glucans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11560,51 +11560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12010015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula El Abbouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghammaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Brahmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostfa El Fahime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27165238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu-Cosmin Ostache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Luminita F&#238;naru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31925/farmacia.2022.2.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04325140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa&#8208;thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202000479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7030066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.146.02.FR.10-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barkaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119864" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hakmaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.04.115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH6TXMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescencio Rodriguez Flores" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii V. Tarasevych" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Sorochinsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Kukhar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chollet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4017474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bellomo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC16326D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed100612k" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FHFJ7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652309v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/chimie/etonnante-chimie/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12010015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula El Abbouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghammaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Brahmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostfa El Fahime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27165238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu-Cosmin Ostache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Luminita F&#238;naru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31925/farmacia.2022.2.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04325140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa&#8208;thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202000479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7030066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.146.02.FR.10-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barkaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119864" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hakmaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.04.115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH6TXMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescencio Rodriguez Flores" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii V. Tarasevych" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Sorochinsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Kukhar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chollet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4017474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bellomo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC16326D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed100612k" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FHFJ7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652309v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/chimie/etonnante-chimie/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>