--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1948,1808 +1948,1808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateja Seničar</w:t>
+                <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Nativi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (37), pp.7366-7372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0OB01749C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922109v1</w:t>
+                <w:t xml:space="preserve">hal-03478288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Seničar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ozanne</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hechmi Toumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roubinet</w:t>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220919v1</w:t>
+                <w:t xml:space="preserve">hal-02922109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (3), pp.66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03240841v1</w:t>
+                <w:t xml:space="preserve">hal-03220919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminarin Effects, a β-(1,3)-Glucan, on Skin Cell Inflammation and Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hechmi Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics7030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478280v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thioglycoligation of aromatic thiols using a natural glucuronide donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Kurdziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Domingues</w:t>
+                <w:t xml:space="preserve">Magdalena Kopeć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justyna Jaszczyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Krzysztof Lewiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202001053⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (29), pp.5582-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB00226G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478285v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an STnThr analogue, structurally based on a TnThr antigen mimetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Jaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Papi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Maria Isabel Ismael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Albertino Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (37), pp.7366-7372. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (38), pp.6109-6126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0OB01749C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202001053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478288v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+                <w:t xml:space="preserve">Zeinab Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Salvatore G Pistorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9100826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177806v1</w:t>
+                <w:t xml:space="preserve">hal-03478291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marroun</w:t>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coadou</w:t>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Montaut</w:t>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marquès</w:t>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523659v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466045v1</w:t>
+                <w:t xml:space="preserve">hal-02177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of cationic NHC copper(I) complexes coordinated to 2,2'-bis-pyridyl ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-glycosyltransferase UGT74B1 can glycosylate both S- and O-acceptors: mechanistic insights through substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Elie</w:t>
+                <w:t xml:space="preserve">G. Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
+                <w:t xml:space="preserve">S. Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duverger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">S. Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 479, pp.110631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2019.110631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159919v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
+                <w:t xml:space="preserve">Monitoring of phosphorylation using immobilized kinases by on-line enzyme bioreactors hyphenated with High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Topalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.120120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478307v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of glycosyl thioimidates by glycoside hydrolase requires remote activation for efficient activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillotin</w:t>
+                <w:t xml:space="preserve">Cytotoxicity of cationic NHC copper(I) complexes coordinated to 2,2'-bis-pyridyl ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Umuhire Mahoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Assaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexei Demchenko</w:t>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal9100826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 893, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478291v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of successive phosphorylations of thymidine using free and immobilized human nucleoside/nucleotide kinases by Flow Injection Analysis with High-Resolution Mass Spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the $\alpha$-L-Rhamnosidase DtRha from dictyoglomus thermophilum : Application to the selective derhamnosylation of natural flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyuna Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1049, pp.115-122. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.1916-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090335v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LPG1x family from $Leishmania\ major$ is constituted of rare eukaryotic galactofuranosyltransferases with unprecedented catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,887 +3820,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Microwave-assisted reduction of nitroarenes by aminothiophenol/dithiotreitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.040⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (18), pp.5214--5217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201700883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466049v1</w:t>
+                <w:t xml:space="preserve">hal-01578547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the acid/base catalytic residue mutation in beta-D-mannosidase DtMan from Dictyoglomus thermophilum sufficient enough to provide thioglycoligase activity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillotin</w:t>
+                <w:t xml:space="preserve">TLC-UV hyphenated with MALDI-TOFMS for the screening of invertase substrates in plant extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.190-196. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.419-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608341v1</w:t>
+                <w:t xml:space="preserve">hal-03466049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of glycosides: from natural O - and N -glycosides to rare C - and S -glycosides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihen Ati</w:t>
+                <w:t xml:space="preserve">Is the acid/base catalytic residue mutation in beta-D-mannosidase DtMan from Dictyoglomus thermophilum sufficient enough to provide thioglycoligase activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.180⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440288v1</w:t>
+                <w:t xml:space="preserve">hal-01608341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of glycosylation in the functional activity and pathological consequences of serpin proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Manno</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of glycosides: from natural O - and N -glycosides to rare C - and S -glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.1857-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34846/Le-Studium.146.02.FR.10-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03217081v1</w:t>
+                <w:t xml:space="preserve">hal-04440288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic synthesis of 3-O- (β-d-glycopyranosyl)-sn-glycerols and their evaluation as preservative in cosmetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+                <w:t xml:space="preserve">The role of glycosylation in the functional activity and pathological consequences of serpin proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2016-1210⟩</w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/Le-Studium.146.02.FR.10-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886425v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic modification of 9 alpha- and 9 beta-hydroxyparthenolide by Heck or acylation reactions and evaluation of cytotoxic activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bouakher</w:t>
+                <w:t xml:space="preserve">Chemo-enzymatic synthesis of 3-O- (β-d-glycopyranosyl)-sn-glycerols and their evaluation as preservative in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Jismy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrine Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-119864⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (9), pp.1295-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-1210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604788v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted reduction of nitroarenes by aminothiophenol/dithiotreitol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Peyrot</w:t>
+                <w:t xml:space="preserve">Synthetic modification of 9 alpha- and 9 beta-hydroxyparthenolide by Heck or acylation reactions and evaluation of cytotoxic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Jismy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vives</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latifa Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (18), pp.5214--5217. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (7), pp.661-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201700883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-119864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578547v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
               </w:r>
@@ -4820,64 +4820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a thin-layer chromatography/densitometry method for the characterization of invertase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bravo-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,77 +4979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and anticancer evaluation of novel 9 alpha-substituted-13-(1,2,3-triazolo)-parthenolides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Allouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hakmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise H. Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7670,217 +7670,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balla Sylla</w:t>
+                <w:t xml:space="preserve">Directaccess to new β-d-galactofuranoconjugates: application to the synthesis of galactofuranosyl-l-cysteine and l-serine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dancho Danalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (10), pp.1121-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754391v1</w:t>
+                <w:t xml:space="preserve">hal-00754962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing β-(1→3)-D-glucans interactions with recombinant human receptors using high-resolution NMR studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7889,1225 +7897,1217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (12), pp.1490-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of a furanoside as antimycobacterial agent loaded into a biodegradable PBAT/sodium caseinate support.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.937-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.04.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00752722v1</w:t>
+                <w:t xml:space="preserve">hal-00754391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the synthetic potency of the first furanothioglycoligase through original remote activation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Almendros</w:t>
+                <w:t xml:space="preserve">Studies of a furanoside as antimycobacterial agent loaded into a biodegradable PBAT/sodium caseinate support.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dantcho Danalev</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (24), pp.8371-8. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (12), pp.1541-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ob06227a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754558v1</w:t>
+                <w:t xml:space="preserve">hal-00752722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directaccess to new β-d-galactofuranoconjugates: application to the synthesis of galactofuranosyl-l-cysteine and l-serine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dancho Danalev</w:t>
+                <w:t xml:space="preserve">Exploring the synthetic potency of the first furanothioglycoligase through original remote activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Almendros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dantcho Danalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François-Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.01.001⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (24), pp.8371-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob06227a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00754962v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic UDP-furanoses as potent inhibitors of mycobacterial galactan biogenesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic UDP-furanoses inhibit the growth of the parasite Leishmania.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Peltier</w:t>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Beláňová</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ruixiang Blake Zheng</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.10.014⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 345 (10), pp.1299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757667v1</w:t>
+                <w:t xml:space="preserve">hal-00660320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of oligo-D-galactofuranosides and l-arabinofuranosides: from molecular dynamics to immunological assays.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Synthetic UDP-furanoses as potent inhibitors of mycobacterial galactan biogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Beláňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronela Dianišková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruokun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixiang Blake Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b926988f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (12), pp.1356-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757165v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylation of cyclohexanones in aqueousmedia and influence of facialamphiphilicfructopyranosides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Bellomo</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of oligo-D-galactofuranosides and l-arabinofuranosides: from molecular dynamics to immunological assays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Filipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvoráková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.07.028⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (9), pp.2092-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b926988f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00757031v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double diastereoselection explains limitations in synthesizing mannose-containing beta-(1,3)-glucans.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allylation of cyclohexanones in aqueousmedia and influence of facialamphiphilicfructopyranosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plusquellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.04.018⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (38), pp.4934-4936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759103v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic UDP-furanoses inhibit the growth of the parasite Leishmania.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dureau</w:t>
+                <w:t xml:space="preserve">Double diastereoselection explains limitations in synthesizing mannose-containing beta-(1,3)-glucans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 345 (10), pp.1299-305. </w:t>
+              <w:t xml:space="preserve">, 2010, 345 (10), pp.1366-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660320v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing UDP-galactopyranose mutase binding pocket: A dramatic effect on substitution of the 6-position of UDP-galactofuranose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Eppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,51 +9196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencing the regioselectivity of lipase-catalyzed hydrolysis with [bmim]PF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9364,146 +9364,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 10 (17), pp.3931. </w:t>
+              <w:t xml:space="preserve">, 2008, 10, pp.3931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405262v1</w:t>
+                <w:t xml:space="preserve">hal-00403423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Stereoselective Chemoenzymatic Synthesis of UDP-1,2-cis-furanoses from alpha, beta -Furanosyl 1-Phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9532,1119 +9532,1119 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35, pp.5988-5994</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, pp.5988-5994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200800742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405255v1</w:t>
+                <w:t xml:space="preserve">hal-00403385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Engineering Ribonucleoside Triphosphate Specificity in a Thymidylyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Jakeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm P Huestis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.8719-8725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi800978u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403381v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon C. Timmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536807068419⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (17), pp.3931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403377v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.5988-5994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403423v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Chemoenzymatic Synthesis of UDP-1,2-cis-furanoses from alpha, beta -Furanosyl 1-Phosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200800742⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 343, pp.1897-1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403385v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Ribonucleoside Triphosphate Specificity in a Thymidylyltransferase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi800978u⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E64, pp.o379/1-o379/11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536807068419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00403187v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzyl 4,6-di-O-acetyl-2-O-benzoyl-Beta - D-glucopyranoside</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+                <w:t xml:space="preserve">Thioimidoyl furanosides as first inhibitors of the α-l-arabinofuranosidase AbfD3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp.434-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405288v1</w:t>
+                <w:t xml:space="preserve">hal-00405292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Synthesis of Rare Nucleotide Furanoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Peltier</w:t>
+                <w:t xml:space="preserve">Benzyl 4,6-di-O-acetyl-2-O-benzoyl-Beta - D-glucopyranoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (5), pp.o2286-o2288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405278v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioimidoyl furanosides as first inhibitors of the α-l-arabinofuranosidase AbfD3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lopez</w:t>
+                <w:t xml:space="preserve">Versatile Synthesis of Rare Nucleotide Furanoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (25), pp.5227-5230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol702392x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.10.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00405292v1</w:t>
+                <w:t xml:space="preserve">hal-00405278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10908,51 +10908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11154,51 +11154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11292,51 +11292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11560,51 +11560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12010015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula El Abbouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghammaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Brahmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostfa El Fahime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27165238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu-Cosmin Ostache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Luminita F&#238;naru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31925/farmacia.2022.2.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04325140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa&#8208;thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202000479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7030066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.146.02.FR.10-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barkaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119864" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hakmaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.04.115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH6TXMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescencio Rodriguez Flores" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii V. Tarasevych" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Sorochinsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Kukhar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chollet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4017474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bellomo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC16326D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed100612k" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FHFJ7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652309v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/chimie/etonnante-chimie/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kaade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12010015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransome Bawack" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Burrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04456971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bretagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matthews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05108508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula El Abbouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghammaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Brahmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostfa El Fahime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27165238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu-Cosmin Ostache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Luminita F&#238;naru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31925/farmacia.2022.2.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04325140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;mahdi Ourhzif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abrunhosa&#8208;thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202000479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Vaumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.11.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peyrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nativi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01749C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ozanne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics7030066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Kurdziel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kope&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Lewi&#324;ski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00226G" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Assaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore G Pistorio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Demchenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100826" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.10.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafite" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marroun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coadou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110631" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Topalis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120120" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Umuhire Mahoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuna Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Traore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03186" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweeney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35847-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201700883" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-507RLKLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8WXF8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.180" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.146.02.FR.10-2017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cancellieri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1210" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jismy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barkaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119864" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bravo-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.049" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKCVR51L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hakmaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.04.115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NH6TXMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.02.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH06GRPD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H. Routier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSQN28KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M&#233;ndez-Ardoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cendret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405481" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/335B13003F5D8B71F3C0AF0B53316AF521E1D6A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825703v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grimault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00059e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400951q" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescencio Rodriguez Flores" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii V. Tarasevych" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Sorochinsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Kukhar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chollet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4017474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bellomo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC16326D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04440275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2np20030a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed100612k" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21FHFJ7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403423v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03710068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd K. Wagner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00336" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652309v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/chimie/etonnante-chimie/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478312v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00245" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478322v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00178" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A6D6405C293AB0E0BC10BDC174D3B474FB06E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>