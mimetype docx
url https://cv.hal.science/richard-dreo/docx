--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -66,1451 +66,1451 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and Localization of Multiple Ships Using Acoustic Vector Sensors on Buoyancy Gliders: Practical Design Considerations and Experimental Verifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Stinco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Tesei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/joe.2022.3205647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baleen Whale distribution and seasonal occurrence Revealed by an ocean bottom seismometer network in The Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive stochastic matched filter for Antarctic blue whale call detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-O. Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (2), pp.955 - 965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5050520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la dynamique d’un cyclone à l’aide d’un réseau d’OBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking baleen whales with a single Ocean bottom seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSO Time Series Conference: Observing Ocean Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Las Palmas, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centric assessment of maritime situation awareness solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Zocholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use case design and big data analytics evaluation for fishing monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Camossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic Blue Whale Calls Detection Based on an Improved Version of the Stochastic Matched Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Filtrage Adapté Stochastique passif pour la détection de plongeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juan les pins, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140787v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage Adapté Stochastique passif pour la détection de plongeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Antarctic Blue Whale Calls Detection Based on an Improved Version of the Stochastic Matched Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kos Island, Greece. pp.2383-2387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143392v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote blue whale call detection using a passive version of the stochastic matched filter paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE2017 - 4th Underwater Acoustics Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Skiatos Island, Greece. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antartic blue whale localization with ocean bottom seismometers in southern indian ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE2017 - 4th Underwater Acoustics Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Skiatos Island, Greece. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140838v1</w:t>
-              </w:r>
-[...420 lines deleted...]
-                <w:t xml:space="preserve">hal-01867897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1665,51 +1665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zocholl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867554" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dreo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stinco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Micheli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tesei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2022.3205647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.04.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01867897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-O. Boudraa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5050520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dreo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stinco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Micheli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tesei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2022.3205647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.04.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01867897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-O. Boudraa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5050520" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zocholl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>