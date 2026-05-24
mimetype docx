--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -66,1451 +66,1451 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking baleen whales with a single Ocean bottom seismometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMSO Time Series Conference: Observing Ocean Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Las Palmas, Gran Canaria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la dynamique d’un cyclone à l’aide d’un réseau d’OBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">User-centric assessment of maritime situation awareness solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Zocholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use case design and big data analytics evaluation for fishing monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Camossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filtrage Adapté Stochastique passif pour la détection de plongeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juan les pins, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antarctic Blue Whale Calls Detection Based on an Improved Version of the Stochastic Matched Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kos Island, Greece. pp.2383-2387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote blue whale call detection using a passive version of the stochastic matched filter paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACE2017 - 4th Underwater Acoustics Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Skiatos Island, Greece. pp.93-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antartic blue whale localization with ocean bottom seismometers in southern indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bouffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UACE2017 - 4th Underwater Acoustics Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Skiatos Island, Greece. pp.87-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Localization of Multiple Ships Using Acoustic Vector Sensors on Buoyancy Gliders: Practical Design Considerations and Experimental Verifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Stinco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Tesei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/joe.2022.3205647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baleen Whale distribution and seasonal occurrence Revealed by an ocean bottom seismometer network in The Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 161, pp.132-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive stochastic matched filter for Antarctic blue whale call detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bouffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-O. Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (2), pp.955 - 965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5050520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867897v1</w:t>
-              </w:r>
-[...998 lines deleted...]
-                <w:t xml:space="preserve">hal-02140838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1665,51 +1665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dreo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stinco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Micheli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tesei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2022.3205647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.04.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01867897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-O. Boudraa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5050520" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zocholl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zocholl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867554" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouffaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dreo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081624" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stinco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Micheli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tesei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2022.3205647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.04.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01867897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-O. Boudraa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5050520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>